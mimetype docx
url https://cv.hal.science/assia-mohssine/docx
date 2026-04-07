--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -997,51 +997,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1885,366 +1885,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dibujos para traducir palabras : Arte y literatura en Conjunto vacío de Verónica Gerber Bicecci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mohssine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koamivi Mawulolo Aziagba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Internacional « Figurações Interartes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRO DE LITERATURAS LUSÓFONAS E EUROPEIAS (CLEPUL), da UNIVERSIDADE DE LISBOA., Jun 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Épicas invertidas en clave de mujer”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Journée d’études : « Épicas invertidas en Sor Juana »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Responsables scientifiques : Assia Mohssine (CELIS), Sara Poot Herrera, Carmen Villoro et Jorge Souza, Mar 2022, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El feminismo tercermundista estadounidense como patrimonio/ matrimonio. El pensamiento fronterizo de Gloria Anzaldúa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Congesso international ABRALIC : « Circulação, Tramas e sentidos na literatura »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Universidade de Brasilia (UNB), Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scènes de construction du sujet frontalier dans le féminisme du Tiers monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Carrefours. À propos des croisements entre études postcoloniales, mémorielles et de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisateurs) : Philippe Mesnard, Chloé Chaudet et Jean-Marc Moura, Jan 2019, Clermont-Ferrand, Maison des Sciences de l'Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Heroínas en harapos. Isla de bobos de Ana García Bergua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Mujeres, cuerpos y épicas inversas en escritoras mexicanas de la contemporaneidad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisatrices) : Assia Mohssine et Carmen Villoro, Nov 2019, Cátedra de Arte, Poética y literatura Fernando Del Paso, Universidad de Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Historia, memoria y olvido en Isla de bobos de Ana García Bergua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso internacional de literatura « Después de los despueses: el pasado en el futuro de la cultura mexicana »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Mérida, Universidad Autónoma de Yucatán, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,463 +2336,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemologías en confluencia: Sociocrítica y giro decolonial. Homenaje a Edmond Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. , vol. 2 (p. 422), 2024, coll. « Études romanes », série « Argumentos y Debates », 9783631900017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salto de la salvaja Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Padilla Libros Editores y Libreros. , p. 266, 2023, 978-84-8434-764-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres con pluma en ristre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 314, 2022, Sevilla, Padilla Libros, coll. « Ensayos », 978-84-8434-741-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar en activo: Carmen Boullosa entre memoria e imaginación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Autónoma de Nuevo León (UANL), 2019, 978-27-1044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres littéraires et gender dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clermont-Ferrand, PUBP. , pp.377, 2019, coll. « Littératures », 978-2-84516-835-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l´héroïne mythique à l´héroïne en haillons. Métamorphoses du genre épique dans l´écriture des femmes des Amériques et de l´aire ibérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIMEEP/ Universidade Federal de Sergipe, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de voyages et gender dans les Amériques (1830-1950). Une esthétique de l´ambigüité. Sociocriticism, Arguments et débats I, VOL. XIX, 1 y 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut international de sociocritique Universidad de Granada, 419 p., 2014, Dr Edmond Cros y Dr Antonio Chaicharro Chamorro, ISSN 0985 – 5939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2720,124 +2802,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poéticas intergenéricas e intermediales en Carmen Boullosa, Lilia Carrillo y Ana Clavel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Studia Literaria in Honorem Juan de Dios Torralbo, Córdoba, UCOpress,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Miguel Á. García Peinado/Carmen Balbuena Torezano/Gloria Torralbo Caballero (eds.), But thy eternal summer shall not fade.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Presentación »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2857,73 +2939,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berlin, Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Mohssine et Daniel Rodrigues (éds.), Reimaginar la piel. Voces y corporalidades travestidas en la literatura iberoamericana contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 11-19, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Apresentação »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2943,964 +3025,964 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berlin, Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Mohssine et Daniel Rodrigues (éds.), Reimaginar la piel. Voces y corporalidades travestidas en la literatura iberoamericana contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 21-28, 2024, coll. « Argumentos y debates. Sociocrítica e interdisciplinariedad », 9783631905364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pensar la diferencia cultural. El viaje del mexicano José María Guzmán por Oriente (1835) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publicaciones de la Universidad Autónoma de Baja California Sur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mehdi Mesmoudi, Marta Piña y Randa Jebrouni (coords.), Marruecos y América Latina en la cartografía transhispánica: abordajes y desvelos actuales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 59-83, 2023, 9786078820214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El deseo ¿fuerza del mal o potencia liberadora ? Las violetas son flores del deseo de Ana Clavel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Alfar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Mohssine y Samuel Rodríguez (coords.), Nuevas escrituras del mal en las creadoras hispánicas contemporáneas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 181-202, 2023, serie : “Estudios sobre la mujer”, 978-84-7898-950-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Sud dans le Nord. Scènes de construction du féminisme du tiers monde états-unien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assia Mohssine (ed.), Sociocritique et tournant décolonial. Convergences et perspectives. Hommage à Edmond Cros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 223-236, 2023, coll. « Debates y argumentos. Sociocrítica e interdisciplinariedad », 9783631893791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El pensamiento fronterizo de Gloria Anzaldú »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Mujeres con pluma en ristre, Assia Mohssine (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 219-233, 2022, Sevilla, Padilla Libros, coll. « Ensayos », 978-84-8434-741-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mujeres con pluma en ristre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Mujeres con pluma en ristre, Assia Mohssine (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 7-20, 2022, Sevilla, Padilla Libros, coll. « Ensayos », 978-84-8434-741-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’option décoloniale dans Llanto. Novelas imposibles de Carmen Boullosa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saulo Neiva et Soraya Lani (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités amérindiennes. Représentations de l’Autre et rachat du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 157-179, 2021, Clermont-Ferrand, PUBP, coll. « Littératures », 978-2-84516-973-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULHERES, CORPOS E EPOPEIAS INVERSAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiculturalismo épico, Dionísio Vila Maior e Maria Aparecida Fontes (Organizadores), Lisboa, CLEPUL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratalgando con los clásicos. Parodia y juego literario en El complot de los románticos de Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar en activo. Carmen Boullosa entre memoria e imaginación, Assia Mohssine (ccord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Autónoma de Nuevo León, 2019, 978-607-27-1044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ratalgando con los clásicos”. Parodia y juego literario en El complot de los románticos de Carmen Boullosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar en activo: Carmen Boullosa entre memoria e imaginación, Assia Mohssine (coord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nuevo Léon, México, Editorial Universitaria Universidad Autónoma de Nuevo Léon (UNAL), 2019, 978-607-27-1044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genre et folie dans L’île aux fous d’Ana García Bergua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéphanie Urdician et Nadia Mekouar-Hertzberg (dir.), Folies, mélancolies et autres ravissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.P. 291-318, 2019, coll. « Universitas », 978-2-36783-119-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire, gender et subalternité : Elena Poniatowska et Ana García Bergua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoignages de la marge. Cultures de résistance, Anne Garrait-Bourrier et Philippe Mesnard (éds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Kimé, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las mujeres en la historia ¿un imposible heroísmo?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia y literatura: confluencia de perspectivas, Edith González Cruz, Marta Piña Zentella, Francisco Altable (Coords.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baja California, Universidad de Baja California Sur, pp.146-165, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El lenguaje en acción. Hasta no verte Jesús mío de Elena Poniatowska »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inundación castáldica. Homenaje a Elena Poniatowska</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, México, Universidad Del Claustro de Sor Juana, p. 43-48, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3910,114 +3992,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la critique génétique à la morphogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Mohssine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Montpellier III, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1992MON30004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01370141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4085,51 +4167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE990A99"/>
+    <w:nsid w:val="D04929A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD177719"/>
+    <w:nsid w:val="0897CD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4467,51 +4549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assia-mohssine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197466001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01362168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03813701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01370141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992MON30004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assia-mohssine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197466001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?rubrique13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mohssine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01362168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04736803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311347v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03813701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koamivi Mawulolo Aziagba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02362081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02361997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05398221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04745925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04328369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02373013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01370141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992MON30004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>