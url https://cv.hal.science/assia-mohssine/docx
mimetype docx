--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -4167,51 +4167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D04929A6"/>
+    <w:nsid w:val="C7983833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0897CD8D"/>
+    <w:nsid w:val="D67311EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>