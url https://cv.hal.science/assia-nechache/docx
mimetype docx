--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,1002 +261,898 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.229-246. </w:t>
+              <w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711556v1</w:t>
+                <w:t xml:space="preserve">hal-04813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’astronomie dans la formation des enseignants du premier degré : un contexte interdisciplinaire pour favoriser les enseignements en mathématiques et en sciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/158bt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813197v1</w:t>
+                <w:t xml:space="preserve">hal-04620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
+                <w:t xml:space="preserve">LE RÔLE DE LA SIMULATION INFORMATIQUE DANS L’ARTICULATION DES DOMAINES PROBABILISTE ET STATISTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PädiUAQ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/158bt⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620370v1</w:t>
+                <w:t xml:space="preserve">hal-05551796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RÔLE DE LA SIMULATION INFORMATIQUE DANS L’ARTICULATION DES DOMAINES PROBABILISTE ET STATISTIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On forms of geometric work: a study with pre-service teachers based on the theory of Mathematical Working Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PädiUAQ </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (2), pp.271-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-020-10011-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551796v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On forms of geometric work: a study with pre-service teachers based on the theory of Mathematical Working Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une méthode d'analyse du travail personnel des élèves en géométrie, I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10649-020-10011-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03128307v1</w:t>
+                <w:t xml:space="preserve">hal-03198056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'analyse du travail personnel des élèves en géométrie, I</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LE RÔLE DES DIMENSIONS DE L’ETM DANS L’ÉLABORATION DU TRAVAIL MATHÉMATIQUE DANS LE CADRE DE LA RÉSOLUTION DES TÂCHES PROBABILISTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Laboratoire de Didactique André Revuz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">MENON : Journal Of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 th Thematic Issue Florina, November 2018, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198056v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RÔLE DES DIMENSIONS DE L’ETM DANS L’ÉLABORATION DU TRAVAIL MATHÉMATIQUE DANS LE CADRE DE LA RÉSOLUTION DES TÂCHES PROBABILISTES</w:t>
+                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENON : Journal Of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551901v1</w:t>
+                <w:t xml:space="preserve">hal-04139576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETG idoines en France, en Grèce et au Québec - une étude comparative sur la formation initiale des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Braconne-Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagneux Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MENON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Issue 4, pp.100-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adsc.709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139576v1</w:t>
+                <w:t xml:space="preserve">hal-02182998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETG idoines en France, en Grèce et au Québec - une étude comparative sur la formation initiale des enseignants du premier degré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182998v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the development of mathematical work in the context of the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drouhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (6), pp.861-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-016-0773-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1266,65 +1162,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser le planétaire pour mesurer et représenter l'évolution au cours du temps de la distance entre deux planètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heussaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,87 +1235,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Colloque COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.505-518, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir et approfondir des notions mathématiques à l'aide du planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heussaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,73 +1330,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Colloque COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-378, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1529,73 +1425,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1617,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septième symposium d'Etude sur le Travail Mathématique - ETM7 - Strasbourg, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1671,51 +1567,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1744,871 +1640,871 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque ETM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mathematical work and mathematical thinking through individuals' actions analyses: a networking approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects in the Theory of Mathematical Working Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal geometrical work of pre-service teachers: a case study based on the theory of Mathematical Working Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On dialectic and dynamic links between the Mathematical Working Space model and practice in the teaching and learning of mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling tasks and mathematical work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Derouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+                <w:t xml:space="preserve">Dominique Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laval</w:t>
+                <w:t xml:space="preserve">Elizabeth Montoya Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10, Dublin, Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signs and validation in the teaching of geometry at the end of compulsory schooling in France: A case analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the geometric working spaces to plan a coherent teaching of geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.606-607</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.543-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287036v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the geometric working spaces to plan a coherent teaching of geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signs and validation in the teaching of geometry at the end of compulsory schooling in France: A case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.543-549</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.606-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mathematical Working Space model: An open and adaptable theoretical framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2618,297 +2514,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+                <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe R. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context: The Mathematical Working Space theory perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer International Publishing; springer, pp.267-275, 2022, Mathematics Education in the Digital Era, 978-3-030-90849-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theory of Mathematical Working Spaces in Brief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Kuzniak; Elizabeth Montoya-Delgadillo; Philippe R. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context. The Perspective of the Theory of Mathematical Working Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer International Publishing, pp.57-69, 2022, Mathematics Education in the Digital Era, 978-3-030-90849-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants du primaire à une démarche interdisciplinaire mathématiques-sciences dans le contexte de l’astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2941,384 +2837,384 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Work and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Victoria Flores Salazar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Montoya-Delgadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer International Publishing, pp.267-275, 2022, Mathematics Education in the Digital Era, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90850-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value et limites des projets interdisciplinaires en astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Maisch</w:t>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Astronomie pour l'Education dans l'espace francophones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, pp.200-234, 2021, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Aspects in the Theory of Mathematical Working Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Gómez-Chacón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Work in Educational Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48 (6), Springer International Publishing, pp.861-874, 2016, Mathematics Education in the Digital Era, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11858-016-0773-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3328,139 +3224,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le travail mathématique en contexte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Flores González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Flores González</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2020, Cahiers du laboratoire de didactique André Revuz., 978-2-86612-394-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3470,114 +3366,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La validation dans l'enseignement des probabilités au niveau secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Denis Diderot Paris 7 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01345747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3724,51 +3620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Braconne-Michoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagneux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01345747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Braconne-Michoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagneux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01345747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>