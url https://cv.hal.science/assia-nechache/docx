--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -312,200 +312,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
+                <w:t xml:space="preserve">LE RÔLE DE LA SIMULATION INFORMATIQUE DANS L’ARTICULATION DES DOMAINES PROBABILISTE ET STATISTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PädiUAQ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620370v1</w:t>
+                <w:t xml:space="preserve">hal-05551796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RÔLE DE LA SIMULATION INFORMATIQUE DANS L’ARTICULATION DES DOMAINES PROBABILISTE ET STATISTIQUE</w:t>
+                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Parzysz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PädiUAQ </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/158bt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551796v1</w:t>
+                <w:t xml:space="preserve">hal-04620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On forms of geometric work: a study with pre-service teachers based on the theory of Mathematical Working Spaces</w:t>
               </w:r>
@@ -753,230 +753,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETG idoines en France, en Grèce et au Québec - une étude comparative sur la formation initiale des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Braconne-Michoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagneux Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MENON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Issue 4, pp.100-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139576v1</w:t>
+                <w:t xml:space="preserve">hal-02182998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETG idoines en France, en Grèce et au Québec - une étude comparative sur la formation initiale des enseignants du premier degré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182998v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation des tâches et du travailleur-sujet : un outil méthodologique pour l’étude du travail mathématique dans le domaine des probabilités</w:t>
               </w:r>
@@ -985,51 +985,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.67-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/adsc.709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551722v1</w:t>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Parzysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3620,51 +3620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Braconne-Michoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagneux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01345747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-020-10011-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Braconne-Michoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagneux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551722v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0773-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moutet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Victoria Flores Salazar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s G&#243;mez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01345747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>