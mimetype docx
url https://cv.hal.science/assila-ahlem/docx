--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">196866200</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uo1K1YQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,613 +200,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring human-machine collaboration in industry: a systematic literature review of digital twin and robotics interfaced with extended reality technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Feddoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 129 (5-6), pp.1917-1932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-023-12291-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity Evaluation Methods for BIM-Based AR/VR in Construction Industry: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.101134-101154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3281265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the future of manufacturing through digital twin and augmented reality technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (Special issue on 28th International Conference on Flexible Automation and Intelligent Manufacturing), pp.460-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Subjective and Objective Usability Evaluation Based on IEC/IEC 15939: A Case Study for Traffic Supervision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (12), pp.931-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10447318.2016.1220068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Usability Questionnaires: Features and Quality Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Computer Science and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -795,2110 +816,2110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Washington, United States. pp.79-95, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.249-258, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinuhé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework for Maturity Evaluation of BIM-Based AR/VR Systems Based on ISO Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Reality. XR Salento 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Salento, Italy. pp.139-156, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Augmented, Virtual and Mixed Reality with Building Information Modeling: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Assila</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. pp.3-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05939-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards AR/VR Maturity Model Adapted to the Building Information Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.753-765, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Specification of an Integrated Measurement Model for Evaluating VR Cybersickness in Real Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisa Guidini Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCII 2020: Virtual, Augmented and Mixed Reality. Design and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. pp.381-396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Affecting the Choice of Usability Evaluation Methods for Interactive Adaptive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Human-Centred Software Engineering (HCSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sophia Antipolis, France. pp.270-282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05909-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining an Indicator for Navigation Performance Measurement in VE Based on ISO/IEC15939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Erfanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoping Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Augmented Reality, Virtual Reality, and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ugento, Italy. pp.17-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60922-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environment for integrating subjective and objective usability findings based on measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Tenth International Conference on Research Challenges in Information Science (RCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.1-12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des indicateurs de qualité pour l’aide à l’évaluation des IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interaction Homme-Machine et Imagerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quality indicators for supporting the evaluation of interactive systems HCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2014 Ergonomie et Informatique Avancée Conference - Design, Ergonomie et IHM: quelle articulation pour la co-conception de l'interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bidart-Biarritz, France. pp.66-69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671470.2671479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Indicators for HCI Quality Evaluation Support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Conceptual Modeling - ER 2014 Workshops, ENMO, MoBiD, MReBA, QMMQ, SeCoGIS, WISM, and ER Demos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Atlanta, United States. pp.178-187, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12256-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Qualitative and Quantitative Data Integration Approach for Enhancing HCI Quality Evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction. Theories, Methods, and Tools - 16th International Conference, HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Crete, Greece. pp.469-480, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07233-3_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the subjective quality evaluation of human computer interfaces using a questionnaire tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Web questionnaire generating tool to aid for interactive systems quality subjective assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoDIT’2013, IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472778v1</w:t>
+                <w:t xml:space="preserve">hal-03577042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web questionnaire generating tool to aid for interactive systems quality subjective assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Towards improving the subjective quality evaluation of human computer interfaces using a questionnaire tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT’2013, IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577042v1</w:t>
+                <w:t xml:space="preserve">hal-03472778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Indicators for HCI Quality Evaluation Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8823, Springer International Publishing, pp.178-187, 2014, Lecture Notes in Computer Science, 978-331912255-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12256-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Qualitative and Quantitative Data Integration Approach for Enhancing HCI Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Káthia Marçal de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction. Theories, Methods, and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8510, Springer International Publishing, pp.469-480, 2014, Lecture Notes in Computer Science, 978-331907232-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07233-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2908,114 +2929,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche et un outil pour l'évaluation subjective et objective de l'utilisabilité des systèmes interactifs : application à un système d'aide à l'information voyageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Valenciennes et du Hainaut-Cambresis; Université de Sfax (Tunisie), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016VALE0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01411235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3083,51 +3104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1D81D2D"/>
+    <w:nsid w:val="05E755DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assila-ahlem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-7123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196866200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Khouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.10.070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_59" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_16" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Plouzeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Erfanian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Hu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60922-5_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671479" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12256-4_19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07233-3_43" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01411235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016VALE0026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assila-ahlem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-7123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196866200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uo1K1YQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Khouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ababsa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.10.070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Mar&#231;al de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_59" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisa Guidini Gon&#231;alves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02270701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trabelsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Neji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05909-5_16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Plouzeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Erfanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoping Hu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60922-5_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03386000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12256-4_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07233-3_43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03577042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03472778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01411235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016VALE0026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>