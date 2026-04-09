--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>