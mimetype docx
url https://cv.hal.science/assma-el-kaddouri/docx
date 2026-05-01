--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>