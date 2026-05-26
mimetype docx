--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assma El kaddouri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise des ionomères perfluorés à fonction acide sulfonique (PFSA) par spectroscopies Infrarouge et Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guironnet de Massas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Moukheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of PFSA ionomer binder in PEMFC's catalyst layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (32), pp.15386 - 15397. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of perfluorosulfonic acid ionomer solutions by 19 f NMR and DLS: Establishment of an accurate quantification protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (21), pp.2210 - 2222. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.24130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidcence de la dégradation du liant ionomère dans les électrodes de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENI014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01288913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guironnet de Massas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Moukheiber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQH8BXTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01288913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>