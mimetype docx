--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annick Murielle ASSO </w:t>
+        <w:t xml:space="preserve"> Annick ASSO </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1516,372 +1516,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Adamov et la dénonciation des politiques raciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Murielle Asso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Onirisme et engagement chez Arthur Adamov", tenu les 5, 6 et 7 juin 2008 à l'Université d'Aix-Marseille I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.171-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction du traumatisme génocidaire au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Arménie, de l'abîme aux constructions d'identité" de Cerisy-la-Salle du 22 août au 29 août 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Arthur Adamov et la dénonciation des politiques raciales</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des politiques raciales dans l'oeuvre d'Adamov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Onirisme et engagement chez Arthur Adamov", tenu les 5, 6 et 7 juin 2008 à l'Université d'Aix-Marseille I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.171-187</w:t>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La dénonciation des politiques raciales dans l'oeuvre d'Adamov</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage comme mode de représentation de la Shoah au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Onirisme et engagement chez Arthur Adamov", tenu les 5, 6 et 7 juin 2008 à l'Université d'Aix-Marseille I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.171-188</w:t>
+              <w:t xml:space="preserve">Colloque "Culture et mémoire, quelles représentations", Ecole polytechnique, Palaiseau, du 22 au 24 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Palaiseau, France. pp.491-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie théâtrale arménienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "La culture arménienne hier et aujourd'hui, 1600 ans après la création de l'alphabet", Université de Provence, Aix-en-Provence, 16-17 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aix-en-Provence, France. pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résurgences du génocide rwandais et de la Shoah dans la dramaturgie de José Pliya</w:t>
               </w:r>
@@ -2204,482 +2204,551 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jerzy Grotowski, Akropolis : une dramaturgie du génocide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Murielle Asso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des destins divergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Gasche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.90-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théatre documentaire en Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilité de la symétrie virtuelle se cherchant à travers les mathématiques selon les groupes de la dernière nuit d'Evariste Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Armand Gatti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.284-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire concentrationnaire dans l'oeuvre théâtrale d'Armand Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Armand Gatti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.50-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mise en scène des bourreaux dans &amp;quot;L'Instruction&amp;quot; de Peter Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.99-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un théâtre à Auschwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105, pp.203-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2689,175 +2758,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Radrigan, Samuel Beckett et Godot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bernard; Michel Bertrand; Hélène Laplace-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classicisme et modernité dans le théâtre des XXe et XXIe siècles : Études offertes à Marie-Claude Hubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.169-179, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours transversaux Lettres-Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Lefebvre; Sophie Ferhadjian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les génocides du XXe siècle : comparer-enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal, pp.294-315, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2867,51 +2936,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autre Salle de Bain (&amp;quot;El Otro Baño&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Oettinger Searle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2974,181 +3043,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles &amp;quot;Nazisme&amp;quot;, &amp;quot;Roumanie&amp;quot;, &amp;quot;Garde de fer&amp;quot;, Denis de Rougemont&amp;quot;, &amp;quot;Maximilien Kolbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Eugène Ionesco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.393-395; 419-420; 545-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles &amp;quot;Heiner Müller&amp;quot;, &amp;quot;Paul Gadenne&amp;quot;, &amp;quot;Willie&amp;quot;, &amp;quot;Winnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Murielle Asso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE BECKETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.687-692; 467-468; 1156-1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3295,51 +3364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Murielle Asso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Demirdjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Oettinger Searle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Gasche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060859v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Murielle Asso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Demirdjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Oettinger Searle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05541836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Gasche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3592,39 +3661,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Annick Murielle ASSO</dc:title>
+  <dc:title>Annick ASSO</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>