--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -2802,451 +2802,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastiques biosourcés et/ou biodégradables en fin de vie. Conditions et conséquences sur leur valorisation dans les filières actuelles de valorisation des déchets</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel d'usage des nez électroniques dans le suivi des odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Massardier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°18-0916/1A, RECORD. 2020, pp.281</w:t>
+                <w:t xml:space="preserve">N. Balgobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0167/1A, RECORD. 2020, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072112v1</w:t>
+                <w:t xml:space="preserve">hal-05072123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel d'usage des nez électroniques dans le suivi des odeurs</w:t>
+                <w:t xml:space="preserve">Méthodes de prélèvements et techniques de caractérisations des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0677/1A, RECORD. 2020, pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Balgobin</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05072123v1</w:t>
+                <w:t xml:space="preserve">hal-05072121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière du BTP et aménagements urbains : du passage de l’économie linéaire à l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Foltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sipos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°19-0719/1A, RECORD. 2020, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de prélèvements et techniques de caractérisations des particules</w:t>
+                <w:t xml:space="preserve">Plastiques biosourcés et/ou biodégradables en fin de vie. Conditions et conséquences sur leur valorisation dans les filières actuelles de valorisation des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0916/1A, RECORD. 2020, pp.281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lanier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05072121v1</w:t>
+                <w:t xml:space="preserve">hal-05072112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-méthanation par injection de dihydrogène. Etat de l’art technico-économique et potentiel d’émergence</w:t>
               </w:r>
@@ -3350,90 +3350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux particules atmosphériques : lien entre caractérisation physico-chimique et impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°18-0677/1A, RECORD. 2020, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4744,51 +4744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biocapteurs analytiques destinés à un usage environnemental : définition, place au sein des autres méthodes analytiques et perspectives d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bohain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5337,237 +5337,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art sur les méthodes et pratiques de prise en compte de l’exposition cutanée dans les évaluations des risques sanitaires</w:t>
+                <w:t xml:space="preserve">Impacts écologiques de sédiments pollués extraits et déposés en milieux terrestres. Etat des connaissances et évaluation des risques pour les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°15-0676/1A, RECORD. 2017</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-1023/1A, RECORD. 2017, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072530v1</w:t>
+                <w:t xml:space="preserve">hal-05072597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts écologiques de sédiments pollués extraits et déposés en milieux terrestres. Etat des connaissances et évaluation des risques pour les écosystèmes</w:t>
+                <w:t xml:space="preserve">Etat de l’art sur les méthodes et pratiques de prise en compte de l’exposition cutanée dans les évaluations des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°14-1023/1A, RECORD. 2017, pp.308</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kersale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°15-0676/1A, RECORD. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072597v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane</w:t>
               </w:r>
@@ -6772,297 +6772,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et devenir des mâchefers d'incinération de déchets non dangereux. Etat des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Substances émergentes, polluants émergents dans les déchets. Le cas des phtalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tegelbeckers</w:t>
+                <w:t xml:space="preserve">M. Defranceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubert</w:t>
+                <w:t xml:space="preserve">D. Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Jouvenet</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">n°13-0241/1A, RECORD. 2015, pp.134</w:t>
+                <w:t xml:space="preserve">L. Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°13-0151/1A, RECORD. 2015, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072719v1</w:t>
+                <w:t xml:space="preserve">hal-05072782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances émergentes, polluants émergents dans les déchets. Le cas des phtalates</w:t>
+                <w:t xml:space="preserve">Qualité et devenir des mâchefers d'incinération de déchets non dangereux. Etat des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Defranceschi</w:t>
+                <w:t xml:space="preserve">P. Tegelbeckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ribera</w:t>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doly</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°13-0151/1A, RECORD. 2015, pp.137</w:t>
+                <w:t xml:space="preserve">A.J. Jouvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°13-0241/1A, RECORD. 2015, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072782v1</w:t>
+                <w:t xml:space="preserve">hal-05072719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs à base métallique et les retardateurs de flamme bromés dans les plastiques. Leur devenir dans les filières de gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defranceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,51 +7388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/record" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chretien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benneouala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humiliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trebucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schrijvers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carronnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouquette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ighilahriz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caevel B. De" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunderlich T." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noilhetas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ventura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulbecco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Caevel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desneulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrelasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bomstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harscoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouvenc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faugeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Burgy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nougarol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hagege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pageot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilbian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieille-Cessay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saxce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mauny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zgela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balgobin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carimalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foltzenlogel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sipos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rorat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heslouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bredimas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Og&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-X. Sockeel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Quintana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chubilleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Disca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pautremat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Membrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montpart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houlet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bohain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kersale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troise" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malatrait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulday" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demougeot-Renard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhotellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Block" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Parisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traverse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginestet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nedellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trably" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072719v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tegelbeckers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Jouvenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defranceschi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/record" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chretien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benneouala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humiliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trebucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schrijvers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carronnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouquette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ighilahriz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caevel B. De" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunderlich T." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noilhetas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ventura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulbecco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Caevel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desneulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrelasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bomstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harscoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouvenc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faugeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Burgy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nougarol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hagege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pageot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilbian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieille-Cessay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saxce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mauny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zgela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balgobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carimalo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rorat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foltzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sipos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heslouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bredimas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Og&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-X. Sockeel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Quintana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chubilleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Disca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pautremat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Membrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montpart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houlet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bohain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kersale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malatrait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulday" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demougeot-Renard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhotellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Block" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Parisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traverse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginestet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nedellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trably" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defranceschi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tegelbeckers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Jouvenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>