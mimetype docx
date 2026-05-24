--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1181,451 +1181,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des Produits Résiduaires Organiques à la séquestration du carbone dans les sols</w:t>
+                <w:t xml:space="preserve">Rapportage et comptabilité extra-financiers : quelle maturité des méthodes pour quels usages possibles ? Méthodes et outils de prise en compte des externalités environnementales et sociales dans les Modèles d’Affaires Soutenables – État de l’art et retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berger</w:t>
+                <w:t xml:space="preserve">L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sicard</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">n°20‑0518/1A, RECORD. 2022, pp.73</w:t>
+                <w:t xml:space="preserve">M. Horiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°20‑0720/1A, RECORD. 2022, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070924v1</w:t>
+                <w:t xml:space="preserve">hal-05071081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide opérationnel --- Stockage et prétraitements des intrants avant alimentation de digesteurs de méthanisation - Etat des connaissances et recommandations</w:t>
+                <w:t xml:space="preserve">Empreintes biodiversité des entreprises : cartographie des différentes méthodes d’évaluation et construction d’un module d’aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">n°20-0420/1A, RECORD. 2022, pp.151</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bomstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°21‑1025/1A, RECORD. 2022, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072109v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapportage et comptabilité extra-financiers : quelle maturité des méthodes pour quels usages possibles ? Méthodes et outils de prise en compte des externalités environnementales et sociales dans les Modèles d’Affaires Soutenables – État de l’art et retours d’expériences</w:t>
+                <w:t xml:space="preserve">Contribution des Produits Résiduaires Organiques à la séquestration du carbone dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupuy</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">n°20‑0720/1A, RECORD. 2022, pp.146</w:t>
+                <w:t xml:space="preserve">F. Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°20‑0518/1A, RECORD. 2022, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071081v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes biodiversité des entreprises : cartographie des différentes méthodes d’évaluation et construction d’un module d’aide à la décision</w:t>
+                <w:t xml:space="preserve">Guide opérationnel --- Stockage et prétraitements des intrants avant alimentation de digesteurs de méthanisation - Etat des connaissances et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Desneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bomstein</w:t>
+                <w:t xml:space="preserve">F. Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delille</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°21‑1025/1A, RECORD. 2022, pp.66</w:t>
+                <w:t xml:space="preserve">C. Peyrelasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°20-0420/1A, RECORD. 2022, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070965v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physico-chemical recycling of plastic waste</w:t>
               </w:r>
@@ -1978,90 +1978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et prétraitements des intrants avant alimentation de digesteurs de méthanisation - Etat des connaissances et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Desneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyrelasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°20-0420/1A, RECORD. 2022, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2417,744 +2417,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance environnementale des sites industriels et urbains. Utilisation de réseaux de capteurs environnementaux. Etat de l'art technico-économique</w:t>
+                <w:t xml:space="preserve">Outil de conception et de suivi de la réhabilitation écologique de sites dégradés intégrant les solutions fondées sur la nature. Exemples d’application en contexte urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">n°19-0169/1A, RECORD. 2021, pp.169</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baptist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Limasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°19-1024/1A, RECORD. 2021, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071179v1</w:t>
+                <w:t xml:space="preserve">hal-05072110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux biosourcés : Maturité des différentes filières et gisements. Etat des connaissances et avis d'experts</w:t>
+                <w:t xml:space="preserve">Surveillance environnementale des sites industriels et urbains. Utilisation de réseaux de capteurs environnementaux. Etat de l'art technico-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°20-0817/1A, RECORD. 2021, pp.165</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°19-0169/1A, RECORD. 2021, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071131v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de conception et de suivi de la réhabilitation écologique de sites dégradés intégrant les solutions fondées sur la nature. Exemples d’application en contexte urbain</w:t>
+                <w:t xml:space="preserve">Matériaux biosourcés : Maturité des différentes filières et gisements. Etat des connaissances et avis d'experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">n°19-1024/1A, RECORD. 2021, pp.111</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°20-0817/1A, RECORD. 2021, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072110v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de la DCO dure et des micropolluants des effluents liquides. Etat de l’art, intérêts et limites des procédés d’oxydation avancée</w:t>
+                <w:t xml:space="preserve">Méthodes de prélèvements et techniques de caractérisations des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">n°18-0336/1A, RECORD. 2020, pp.135</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0677/1A, RECORD. 2020, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072124v1</w:t>
+                <w:t xml:space="preserve">hal-05072121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du potentiel d'usage des nez électroniques dans le suivi des odeurs</w:t>
+                <w:t xml:space="preserve">Filière du BTP et aménagements urbains : du passage de l’économie linéaire à l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sipos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°19-0719/1A, RECORD. 2020, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaneac</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05072123v1</w:t>
+                <w:t xml:space="preserve">hal-05072111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de prélèvements et techniques de caractérisations des particules</w:t>
+                <w:t xml:space="preserve">Traitement de la DCO dure et des micropolluants des effluents liquides. Etat de l’art, intérêts et limites des procédés d’oxydation avancée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyrelasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0336/1A, RECORD. 2020, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lanier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05072121v1</w:t>
+                <w:t xml:space="preserve">hal-05072124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière du BTP et aménagements urbains : du passage de l’économie linéaire à l’économie circulaire</w:t>
+                <w:t xml:space="preserve">Évaluation du potentiel d'usage des nez électroniques dans le suivi des odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balgobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Foltzenlogel</w:t>
+                <w:t xml:space="preserve">J. Carimalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sipos</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°19-0719/1A, RECORD. 2020, pp.108</w:t>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0167/1A, RECORD. 2020, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072111v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastiques biosourcés et/ou biodégradables en fin de vie. Conditions et conséquences sur leur valorisation dans les filières actuelles de valorisation des déchets</w:t>
               </w:r>
@@ -3350,90 +3350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux particules atmosphériques : lien entre caractérisation physico-chimique et impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°18-0677/1A, RECORD. 2020, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3453,477 +3453,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de déchets en construction : comparaison des approches européennes et recommandations pour la définition d’une procédure d’évaluation</w:t>
+                <w:t xml:space="preserve">Potentiel d’amélioration de la valorisation énergétique des déchets par utilisation de cycles vapeur en chaudières supercritiques. Etude bibliographique et entretiens d’experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubuisson</w:t>
+                <w:t xml:space="preserve">B. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">C. Chubilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vernus</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">n°18-0165/1A, RECORD. 2019, pp.149</w:t>
+                <w:t xml:space="preserve">F. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0253/1A, RECORD. 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072129v1</w:t>
+                <w:t xml:space="preserve">hal-05072127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges intra-européens et internationaux de déchets valorisables et de matières premières du recyclage. Panorama actuel et prospectif</w:t>
+                <w:t xml:space="preserve">Intégration de déchets en construction : comparaison des approches européennes et recommandations pour la définition d’une procédure d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°17-0164/1A, RECORD. 2019, pp.316</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heslouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°18-0165/1A, RECORD. 2019, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072125v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des outils de gestion des flux matière &amp; énergie dans le cadre de l'économie circulaire</w:t>
+                <w:t xml:space="preserve">Echanges intra-européens et internationaux de déchets valorisables et de matières premières du recyclage. Panorama actuel et prospectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°17-0164/1A, RECORD. 2019, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-X. Sockeel</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05072133v1</w:t>
+                <w:t xml:space="preserve">hal-05072125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel d’amélioration de la valorisation énergétique des déchets par utilisation de cycles vapeur en chaudières supercritiques. Etude bibliographique et entretiens d’experts</w:t>
+                <w:t xml:space="preserve">Panorama des outils de gestion des flux matière &amp; énergie dans le cadre de l'économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bredimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Legros</w:t>
+                <w:t xml:space="preserve">S. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chubilleau</w:t>
+                <w:t xml:space="preserve">C.-X. Sockeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poncelet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°18-0253/1A, RECORD. 2019, pp.65</w:t>
+                <w:t xml:space="preserve">J.-B. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°17-0162/1A, RECORD. 2019, pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072127v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des déchets et des effluents contenant des nanomatériaux. Devenir et impact dans les filières de traitement et valorisation</w:t>
               </w:r>
@@ -4061,573 +4061,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel de mobilité des polluants organiques et inorganiques dans les sols et sédiments</w:t>
+                <w:t xml:space="preserve">Nouvelles techniques de séparation par utilisation de cryptates ou formation de clathrates, appliquées au traitement d'effluents industriels. Etat de l'art et potentiel d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Côme</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">n°16-0158/1A, RECORD. 2018, pp.208</w:t>
+                <w:t xml:space="preserve">B. Cedat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°17-0334/1A, RECORD. 2018, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072137v1</w:t>
+                <w:t xml:space="preserve">hal-05072144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la biodiversité et évaluation des services écosystémiques des milieux restaurés. Méthodes et retours d'expériences</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel de mobilité des polluants organiques et inorganiques dans les sols et sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Baptist</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esrael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Disca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Limasset</w:t>
+                <w:t xml:space="preserve">S. Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">n°17-1021/1A, RECORD. 2018, pp.142</w:t>
+              <w:t xml:space="preserve">n°16-0158/1A, RECORD. 2018, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072139v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles techniques de séparation par utilisation de cryptates ou formation de clathrates, appliquées au traitement d'effluents industriels. Etat de l'art et potentiel d'application</w:t>
+                <w:t xml:space="preserve">Mesure de la biodiversité et évaluation des services écosystémiques des milieux restaurés. Méthodes et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baptist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cedat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°17-0334/1A, RECORD. 2018, pp.128</w:t>
+                <w:t xml:space="preserve">T. Disca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Limasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°17-1021/1A, RECORD. 2018, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072144v1</w:t>
+                <w:t xml:space="preserve">hal-05072139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de pilotage de la production de méthane dans les procédés de digestion anaérobie</w:t>
+                <w:t xml:space="preserve">Utilisation des CSR et des RDF en Europe. Synthèse bibliographique et situations administratives rencontrées sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">n°17-0160/1A, RECORD. 2018, pp.67</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Caevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°16-0250/1A, RECORD. 2018, pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072135v1</w:t>
+                <w:t xml:space="preserve">hal-05072143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des CSR et des RDF en Europe. Synthèse bibliographique et situations administratives rencontrées sur le terrain</w:t>
+                <w:t xml:space="preserve">Conditions de pilotage de la production de méthane dans les procédés de digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°16-0250/1A, RECORD. 2018, pp.393</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pautremat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Membrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°17-0160/1A, RECORD. 2018, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072143v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’amiante dans une matrice solide : Etat de l’art et Guide de recommandations des bonnes pratiques</w:t>
               </w:r>
@@ -4725,849 +4725,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biocapteurs analytiques destinés à un usage environnemental : définition, place au sein des autres méthodes analytiques et perspectives d’usages</w:t>
+                <w:t xml:space="preserve">Etat de l'art des traitements d'effluents pour l'élimination des sels et leur valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">n°16-0152/1A, RECORD. 2018, pp.115</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyrelasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°16-0248/1A, RECORD. 2018, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072140v1</w:t>
+                <w:t xml:space="preserve">hal-05072141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art des traitements d'effluents pour l'élimination des sels et leur valorisation</w:t>
+                <w:t xml:space="preserve">Les biocapteurs analytiques destinés à un usage environnemental : définition, place au sein des autres méthodes analytiques et perspectives d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">n°16-0248/1A, RECORD. 2018, pp.186</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°16-0152/1A, RECORD. 2018, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072141v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prétraitements avant valorisations matière et énergie des déchets solides</w:t>
+                <w:t xml:space="preserve">Impacts écologiques de sédiments pollués extraits et déposés en milieux terrestres. Etat des connaissances et évaluation des risques pour les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Combe</w:t>
+                <w:t xml:space="preserve">A. Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Houlet</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">n°15-0247/1A, RECORD. 2017, pp.168</w:t>
+                <w:t xml:space="preserve">D. Bohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-1023/1A, RECORD. 2017, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072563v1</w:t>
+                <w:t xml:space="preserve">hal-05072597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et réutilisation de matériaux excavés. Comment favoriser l'économie circulaire ?</w:t>
+                <w:t xml:space="preserve">Etat de l’art sur les méthodes et pratiques de prise en compte de l’exposition cutanée dans les évaluations des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gonzalez</w:t>
+                <w:t xml:space="preserve">M. Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roche</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">n°15-0159/1A, RECORD. 2017, pp.124</w:t>
+                <w:t xml:space="preserve">C. Kersale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°15-0676/1A, RECORD. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072585v1</w:t>
+                <w:t xml:space="preserve">hal-05072530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurage de vitesses et débits gazeux en vue de déterminer des flux de polluants canalisés. Revue critique et retours d'expériences</w:t>
+                <w:t xml:space="preserve">Prétraitements avant valorisations matière et énergie des déchets solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°15-0247/1A, RECORD. 2017, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lucas</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05072621v1</w:t>
+                <w:t xml:space="preserve">hal-05072563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte et cadre réglementaire de la gestion des sédiments de dragage</w:t>
+                <w:t xml:space="preserve">Gestion et réutilisation de matériaux excavés. Comment favoriser l'économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°15-0159/1A, RECORD. 2017, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hayet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05072606v1</w:t>
+                <w:t xml:space="preserve">hal-05072585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts écologiques de sédiments pollués extraits et déposés en milieux terrestres. Etat des connaissances et évaluation des risques pour les écosystèmes</w:t>
+                <w:t xml:space="preserve">Mesurage de vitesses et débits gazeux en vue de déterminer des flux de polluants canalisés. Revue critique et retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">n°14-1023/1A, RECORD. 2017, pp.308</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°16-0156/1A, RECORD. 2017, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072597v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art sur les méthodes et pratiques de prise en compte de l’exposition cutanée dans les évaluations des risques sanitaires</w:t>
+                <w:t xml:space="preserve">Contexte et cadre réglementaire de la gestion des sédiments de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bohain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-1023/1A, RECORD. 2017, pp.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Troise</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05072530v1</w:t>
+                <w:t xml:space="preserve">hal-05072606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane</w:t>
               </w:r>
@@ -5849,526 +5849,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des cendres issues de la combustion de biomasse. Revue des gisements et des procédés associés</w:t>
+                <w:t xml:space="preserve">Émissions de molécules halogénées (hors chlore) et de particules fines par les incinérateurs – Étude de la formation / transformation de ces polluants et des techniques d’abattement associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boulday</w:t>
+                <w:t xml:space="preserve">J. Lhotellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Caevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marcovecchio</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°14-0913/1A, RECORD. 2016, pp.91</w:t>
+                <w:t xml:space="preserve">C. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-0246/1A, RECORD. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072703v1</w:t>
+                <w:t xml:space="preserve">hal-05072691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et interprétation des spécificités d’un biogaz ou d’un biométhane : Apport de la chromatographie bidimensionnelle en phase gazeuse. Etude expérimentale</w:t>
+                <w:t xml:space="preserve">Gestion de la fin de vie des matériaux à base d’amiante et autres matériaux fibreux. Revue internationale des différents procédés de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-0333/1A, RECORD. 2016, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hilaire</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05072661v1</w:t>
+                <w:t xml:space="preserve">hal-05072682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’estimation et d’optimisation des quantités de terres polluées à traiter. Retour d'expérience sur la validité des estimations à partir de données réelles</w:t>
+                <w:t xml:space="preserve">Valorisation des cendres issues de la combustion de biomasse. Revue des gisements et des procédés associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeannee</w:t>
+                <w:t xml:space="preserve">D. Boulday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Demougeot-Renard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°14-0515/1A, RECORD. 2016, pp.162</w:t>
+                <w:t xml:space="preserve">F. Marcovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-0913/1A, RECORD. 2016, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072686v1</w:t>
+                <w:t xml:space="preserve">hal-05072703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de molécules halogénées (hors chlore) et de particules fines par les incinérateurs – Étude de la formation / transformation de ces polluants et des techniques d’abattement associées</w:t>
+                <w:t xml:space="preserve">Caractérisation et interprétation des spécificités d’un biogaz ou d’un biométhane : Apport de la chromatographie bidimensionnelle en phase gazeuse. Etude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lhotellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. de Caevel</w:t>
+                <w:t xml:space="preserve">F. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Block</w:t>
+                <w:t xml:space="preserve">J. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vandecasteele</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°14-0246/1A, RECORD. 2016</w:t>
+                <w:t xml:space="preserve">D. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°15-0155/1A, RECORD. 2016, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072691v1</w:t>
+                <w:t xml:space="preserve">hal-05072661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la fin de vie des matériaux à base d’amiante et autres matériaux fibreux. Revue internationale des différents procédés de traitement</w:t>
+                <w:t xml:space="preserve">Méthodes d’estimation et d’optimisation des quantités de terres polluées à traiter. Retour d'expérience sur la validité des estimations à partir de données réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nouvel</w:t>
+                <w:t xml:space="preserve">N. Jeannee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Parisi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">n°14-0333/1A, RECORD. 2016, pp.174</w:t>
+                <w:t xml:space="preserve">H. Demougeot-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°14-0515/1A, RECORD. 2016, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072682v1</w:t>
+                <w:t xml:space="preserve">hal-05072686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air des enceintes de traitement de déchets et des enceintes de transport ferroviaire souterraines. Etat des connaissances et axes d’amélioration</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des emballages plastiques ayant contenu des produits dangereux. Conditions techniques et réglementaires – Etat des connaissances sur les risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lhotellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,511 +6558,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage chimique des déchets plastiques : Situation et perspectives. Etat de l’art et avis d’experts</w:t>
+                <w:t xml:space="preserve">Substances émergentes, polluants émergents dans les déchets. Le cas des phtalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delavelle</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">n°13-0242/1A, RECORD. 2015, pp.58</w:t>
+                <w:t xml:space="preserve">M. Defranceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°13-0151/1A, RECORD. 2015, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072730v1</w:t>
+                <w:t xml:space="preserve">hal-05072782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'hydrogène à partir de déchets. Etat de l'art et potentiel d'émergence</w:t>
+                <w:t xml:space="preserve">Qualité et devenir des mâchefers d'incinération de déchets non dangereux. Etat des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tegelbeckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Jouvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°13-0241/1A, RECORD. 2015, pp.134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hubert</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05072744v1</w:t>
+                <w:t xml:space="preserve">hal-05072719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances émergentes, polluants émergents dans les déchets. Le cas des phtalates</w:t>
+                <w:t xml:space="preserve">Recyclage chimique des déchets plastiques : Situation et perspectives. Etat de l’art et avis d’experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Caevel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°13-0242/1A, RECORD. 2015, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Defranceschi</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05072782v1</w:t>
+                <w:t xml:space="preserve">hal-05072730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et devenir des mâchefers d'incinération de déchets non dangereux. Etat des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Production d'hydrogène à partir de déchets. Etat de l'art et potentiel d'émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Megret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tegelbeckers</w:t>
+                <w:t xml:space="preserve">L. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubert</w:t>
+                <w:t xml:space="preserve">M. Calbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Jouvenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Moulin</w:t>
+                <w:t xml:space="preserve">E. Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">n°13-0241/1A, RECORD. 2015, pp.134</w:t>
+              <w:t xml:space="preserve">n°13-0239/1A, RECORD. 2015, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072719v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs à base métallique et les retardateurs de flamme bromés dans les plastiques. Leur devenir dans les filières de gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Defranceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7388,51 +7388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/record" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chretien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benneouala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humiliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trebucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schrijvers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carronnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouquette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ighilahriz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caevel B. De" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunderlich T." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noilhetas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ventura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulbecco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Caevel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desneulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrelasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bomstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harscoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouvenc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faugeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Burgy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nougarol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hagege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pageot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilbian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieille-Cessay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saxce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mauny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zgela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balgobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carimalo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rorat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foltzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sipos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heslouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bredimas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Og&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-X. Sockeel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Quintana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chubilleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Disca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072144v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pautremat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Membrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montpart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houlet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bohain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kersale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malatrait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulday" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demougeot-Renard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhotellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Block" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Parisi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traverse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginestet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nedellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trably" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defranceschi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tegelbeckers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Jouvenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/record" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chretien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benneouala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humiliere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trebucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schrijvers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carronnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Almouallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouquette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ighilahriz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot C." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caevel B. De" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wunderlich T." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noilhetas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ventura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagneux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dulbecco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Caevel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bomstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070924v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desneulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monlau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrelasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harscoet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouvenc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faugeras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Burgy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nougarol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hagege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pageot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Marcoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilbian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieille-Cessay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saxce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mauny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zgela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cotillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roignant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tiers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rorat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foltzenlogel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sipos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balgobin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carimalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chubilleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubuisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vernus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heslouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bredimas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Og&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-X. Sockeel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Quintana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cedat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. C&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esrael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bisone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Disca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pautremat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Membrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montpart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bohain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kersale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houlet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072621v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malatrait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhotellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Block" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Parisi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulday" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiebaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeannee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demougeot-Renard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Traverse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginestet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nedellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defranceschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tegelbeckers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Jouvenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072744v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Megret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trably" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poisson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gourdon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cambier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>