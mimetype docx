--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -816,317 +816,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058396v1</w:t>
+                <w:t xml:space="preserve">obspm-03990310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moudens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (2), pp.259-264. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03990310v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. b. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1385,64 +1385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Vanuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.3408-3409. </w:t>
@@ -1493,64 +1493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Behavior of Spin-Orbit Inelastic Scattering of C-Atoms by D2 at Low Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,252 +1604,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the quantum nature of low-energy C(3Pj) + He inelastic collisions</w:t>
+                <w:t xml:space="preserve">Magnetic control of a reaction path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.519-522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-018-0030-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1177-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-018-0177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045122v1</w:t>
+                <w:t xml:space="preserve">hal-05267746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic control of a reaction path</w:t>
+                <w:t xml:space="preserve">Understanding the quantum nature of low-energy C(3Pj) + He inelastic collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.1177-1179. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.519-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41557-018-0177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41557-018-0030-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267746v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative experimental and theoretical study of the rotational excitation of CO by collision with ortho- and para-D 2 molecules</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1963,364 +1963,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer-Specific Chemistry in the Propyne and Allene Reactions with Oxygen Atoms: CH 3 CH + CO versus CH 2 CH 2 + CO Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S((1)D) + ortho-D2 Reaction Dynamics at Low Collision Energies: Complementary Crossed Molecular Beam Experiments and Theoretical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Balucani</w:t>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Leonori</w:t>
+                <w:t xml:space="preserve">Pascal Larregaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Stranges</w:t>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Falcinelli</w:t>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.1010-1015. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (27), pp.5274-5281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267767v1</w:t>
+                <w:t xml:space="preserve">hal-01301350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S((1)D) + ortho-D2 Reaction Dynamics at Low Collision Energies: Complementary Crossed Molecular Beam Experiments and Theoretical Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomer-Specific Chemistry in the Propyne and Allene Reactions with Oxygen Atoms: CH 3 CH + CO versus CH 2 CH 2 + CO Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Vanuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chefdeville</w:t>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Larregaray</w:t>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+                <w:t xml:space="preserve">Domenico Stranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">Stefano Falcinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (27), pp.5274-5281. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301350v1</w:t>
+                <w:t xml:space="preserve">hal-05267767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Dynamics of O( 3 P) + Propyne: I. Primary Products, Branching Ratios, and Role of Intersystem Crossing from Crossed Molecular Beam Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Vanuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Stranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Nevrly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,291 +2365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamical resonances in low-energy CO(j = 0) + He inelastic collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Studies on the Dynamics of the O( 3 P) + Propene Reaction: Primary Products, Branching Ratios, and Role of Intersystem Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Nevrly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Falcinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (26), pp.14632-14652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp512670y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267768v1</w:t>
+                <w:t xml:space="preserve">hal-05267764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Studies on the Dynamics of the O( 3 P) + Propene Reaction: Primary Products, Branching Ratios, and Role of Intersystem Crossing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dynamical resonances in low-energy CO(j = 0) + He inelastic collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolijn Onvlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad van der Avoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (26), pp.14632-14652. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.349-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp512670y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267764v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE 2014 KIDA NETWORK FOR INTERSTELLAR CHEMISTRY</w:t>
               </w:r>
@@ -2916,64 +2916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Channel Leading to Formaldehyde + Triplet Ethylidene in the O( 3 P) + Propene Reaction under Combustion Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cavallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Nevrly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,90 +3037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction dynamics and relative yields of the H- and CH3-displacement channels in the O + CH3CCH reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Leonori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Nevrly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Falcinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,693 +3441,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Kinetics of the Hydroxyl Radical Reaction with Allene: Absolute Rate Measurements at Low Temperature, Product Determinations, and Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of OCS gas-phase reactions in dark cloud chemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Daranlot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp304831x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 421 (2), pp.1476-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267789v1</w:t>
+                <w:t xml:space="preserve">hal-00665009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the S(1D2)+HD(j=0) reaction at collision energies approaching the cold regime: a stringent test for theory.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Chefdeville</w:t>
+                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin M Hickson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Naulin</w:t>
+                <w:t xml:space="preserve">V. Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (13), pp.133201. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.133201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856178v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental nitrogen partitioning in dense interstellar clouds</w:t>
+                <w:t xml:space="preserve">Gas-Phase Kinetics of the Hydroxyl Radical Reaction with Allene: Absolute Rate Measurements at Low Temperature, Product Determinations, and Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Daranlot</w:t>
+                <w:t xml:space="preserve">Julien Daranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Hincelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Costes</w:t>
+                <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Méreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Caralp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1200017109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (45), pp.10871-10881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304831x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709160v1</w:t>
+                <w:t xml:space="preserve">hal-05267789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KInetic Database for Astrochemistry (KIDA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Loison</w:t>
+                <w:t xml:space="preserve">Dynamics of the S(1D2)+HD(j=0) reaction at collision energies approaching the cold regime: a stringent test for theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. W. M. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Chandrasekaran</w:t>
+                <w:t xml:space="preserve">Kevin M Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/1/21⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (13), pp.133201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.133201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664833v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of OCS gas-phase reactions in dark cloud chemical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elemental nitrogen partitioning in dense interstellar clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Daranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 421 (2), pp.1476-1484. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.10233-10238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.20412.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200017109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665009v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral production of hydrogen isocyanide (HNC) and hydrogen cyanide (HCN) in Titan's upper atmosphere</w:t>
               </w:r>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4243,103 +4243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of partial wave structures in the integral cross section of the S((1)D2) + H2(j = 0) reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (18), pp.8127-30. </w:t>
@@ -4377,51 +4377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Atom-Radical Reactivity at Low Temperature Through the N + OH Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Daranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjian C. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6062), pp.1538-1541. </w:t>
@@ -4524,51 +4524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and dynamics of the S(1D2) + H2 → SH + H reaction at very low temperatures and collision energies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Berteloite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,384 +4919,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02062131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling in the reaction of acetone with OH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossed-beam studies on the dynamics of the C + C2H2 interstellar reaction leading to linear and cyclic C3H + H and C3 + H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Leonori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b515118j⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b518300f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109340v1</w:t>
+                <w:t xml:space="preserve">hal-00114276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-beam studies on the dynamics of the C + C2H2 interstellar reaction leading to linear and cyclic C3H + H and C3 + H2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Costes</w:t>
+                <w:t xml:space="preserve">Tunneling in the reaction of acetone with OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Caralp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendell Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daugey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 133, pp.157-176. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.1072-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b518300f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b515118j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114276v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic measurements on methylidyne radical reactions with several hydrocarbons at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Retail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5359,51 +5359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the insertion reaction C(1D)+ H2: A comparison of crossed molecular beam experiments with quasiclassical trajectory and quantum mechanical scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Capozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Low-energy Scattering in Crossed Molecular Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.92-149, 2017, Theoretical and Computational Chemistry Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,103 +5660,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the S(1D2) + HD(j = 0) reaction at very low collision energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Talence, France</w:t>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cold regime: resonances and partial wave structures in the S(1D) + H2 / HD reaction at very low collision energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: "Quantum days in Bilbao: Understanding chemical reactivity; from modeling to experiment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bilbao, Spain</w:t>
@@ -6083,51 +6083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
@@ -6438,103 +6438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the S(1D)+o-D2 --&amp;gt; SD+D reaction at low collision energies: revisiting the SH2 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larregaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
@@ -6608,64 +6608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of important reactions for the nitrogen chemistry in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wakelam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. W. M. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E77F9705"/>
+    <w:nsid w:val="0082E691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-bergeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3961-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185760171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6780-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Vanuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0030-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0177-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Stranges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falcinelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00262" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Nevrly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Onvlee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512670y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/799/1/L9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502236y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6W7D29Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hickson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daranlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;reau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304831x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200017109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20412.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFL93NTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114276v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518300f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3QQ6CLB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caubet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Retail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b506096f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0ZGW3MF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-bergeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3961-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185760171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6780-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Vanuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0177-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0030-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Stranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falcinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00262" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Nevrly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512670y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Onvlee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/799/1/L9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502236y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6W7D29Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hickson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20412.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daranlot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304831x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200017109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFL93NTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518300f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3QQ6CLB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caubet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Retail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b506096f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0ZGW3MF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>