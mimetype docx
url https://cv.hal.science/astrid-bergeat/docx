--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -816,317 +816,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Morales</w:t>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moudens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-03990310v1</w:t>
+                <w:t xml:space="preserve">hal-03058396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.259-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058396v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-03990310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. b. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1385,64 +1385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Vanuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.3408-3409. </w:t>
@@ -1493,64 +1493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Behavior of Spin-Orbit Inelastic Scattering of C-Atoms by D2 at Low Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,51 +1623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic control of a reaction path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), pp.1177-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,64 +1740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (5), pp.519-522. </w:t>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolijn Onvlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad van der Avoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (13), pp.133201. </w:t>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,51 +5550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Low-energy Scattering in Crossed Molecular Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.92-149, 2017, Theoretical and Computational Chemistry Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th workshop on Quantum Reactive Scattering (QRS12) University of Bordeaux 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Talence, France</w:t>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Hickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5958,51 +5958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: "Quantum days in Bilbao: Understanding chemical reactivity; from modeling to experiment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bilbao, Spain</w:t>
@@ -6083,51 +6083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
@@ -6208,51 +6208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
@@ -6803,51 +6803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0082E691"/>
+    <w:nsid w:val="F4ECECFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-bergeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3961-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185760171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6780-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Vanuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0177-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0030-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Stranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falcinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00262" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Nevrly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512670y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Onvlee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/799/1/L9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502236y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6W7D29Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hickson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20412.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daranlot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304831x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200017109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFL93NTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518300f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3QQ6CLB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caubet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Retail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b506096f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0ZGW3MF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-bergeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3961-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185760171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-6780-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-S&#225;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anti&#241;olo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00144" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Vanuzzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01536" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0177-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chefdeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0030-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Leonori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Stranges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falcinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00262" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Nevrly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512670y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Onvlee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/799/1/L9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502236y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.04.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6W7D29Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. Hickson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Hickson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.20412.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daranlot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;reau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304831x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M Hickson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.133201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200017109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691797v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02705g" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02062131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schoon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFL93NTC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daugey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b518300f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3QQ6CLB4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caubet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Retail" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b506096f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N0ZGW3MF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782626800-00092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara-Garrido" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara Garrido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Ballesteros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>