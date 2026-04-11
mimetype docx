--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Astrid Lambrecht </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">astrid-lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5193-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092127339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tél.: +33 1 44 27 51 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Kastler Brossel, ENS, UPMC, CNRS Fax: +33 1 44 27 38 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Case 74 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Email: astrid.lambrecht@lkb.ens.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75252 Paris Cedex 05, France </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lkb.ens.fr/-Lambrecht-Astrid-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilitation en physique, Université Pierre et Marie Curie, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Séjour post-doctoral avec Theodor W. Hänsch, Institut de Max Planck, Garching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Docteur en physique, Université Pierre et Marie Curie, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat avec Elisabeth Giacobino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Diplôme en physique, Université d’Essen, Allemagne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de diplôme avec Fritz Haake</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Séjour pré-doctoral avec Peter L. Knight, Imperial College, Londres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 : Etudes de médicine et de physique, Université d’Essen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Directrice de recherche 1ère classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur invité (1 mois), Institut de Physique Théorique, Université d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2013 : Directrice de recherche 2ème classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Chercheur invité (2 mois), Institut de Physique Théorique, Univ. d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Chercheur invité (1 mois), Univ. de Rio de Janeiro, Sao Paulo et Pernambuco, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 : Chargée de recherche CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Médaille d’argent du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : APS Outstanding Referee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Prix Aimé Cotton de la Société Française de Physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Membre de la  Studienstiftung des Deutschen Volkes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">studienstiftung.de/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : ANR Forca-G avec le Syrte (Observatoire de Paris) : “Forces de Casimir et gravitation à courte distance”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 : PSL avec le Syrte (Observatoire de Paris):« Casimir Forces and Gravity at short range »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : PICS-CNRS avec M. Ducloy (LPL, Villetaneuse) et V.V. Klimov (Lebedev Phys. Inst., Moscou) «Metal-dielectric metamaterials and their applications»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011: Programme Hubert Curien PROCOPE avec G.-L. Ingold (Univ. Augsbourg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">«Quantum dissipation and the Casimir effect»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : PEPS-CNRS avec F. Peirera dos Santos (Syrte, Observatoire de Paris)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Mesures ultraprécises de forces à très courte distance »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2013 : ESF Networking Programme CASiMIR (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.casimir-network.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : Label Carnot avec le LETI/CEA «Structures Nano pour MEMS en IC»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Contrat ANR PNano «Modélisation et exploitation des phénomènes nanométriques intervenant dans NEMS»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Projet européen FP6 STRP NANOCASE 12142  «Nanoscale Machines exploiting the Casimir Force»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et administration de la recherche**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Directrice adjointe du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014: Advisory editor pour EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre du comité d’évaluation de l’ANR SIMI4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Sous-directrice du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Membre du comité de nomination de l’éditeur en chef d’EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Présidente du réseau européen CASIMIR (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esf.org/casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Membre du jury du prix Aimé Cotton de la SFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Membre du comité d’évaluation AERES de l’EM2C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Co-editeur pour EPL (environ 70 manuscrits par an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Directrice de l’équipe « Fluctuations Quantiques et Relativité » du Laboratoire Kastler Brossel (UMR 8552)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des contrats franco-brésiliens</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS CNPq 2001-2002</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CAPES-COFECUB 2000-2001, 2002-2003, 2005-2006, 2008-2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Membre élue du conseil de l’UFR 925 de l’UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : Membre de la commission de spécialistes, Univ. Paris Diderot, 30ème section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee pour Nature, Nature Materials, Nature Nano, Nature Phys. Nature Comm., Physical Review Letters, EPL, Physical Review A,B,D,E, Langmuir, Classical and Quantum Gravity, Journal of Physics, European Journal of Physics B,C,D, Nanosciences, Optics Comm.,,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’ANR, DPG (D), DOE (US), EPSRC (UK), FOM (NL), FWF (AT), NSF (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Effet Casimir et vide quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QED à basse énergie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physique des nanosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optique quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decohérence et gravitation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures quantiques dans l’espace-temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">106 publications dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Membre du comité scientifique “Light-Matter Interactions at the Nanoscale” de la conférence internationale EQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014:     Organisatrice avec K.A. Milton du workshop international “Casimir Physics”, Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Membre du comité scientifique “Light-Matter Interactions at the Nanoscale”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de la conference internationale IQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« QED, Quantum Vacuum and Low Energy Frontier » , Cargese (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">»Quantum Field Theory under External Conditions, QFEXT 2011», Benasque (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice du Minicolloquium ``Forces de Dispersion: Des forces de van der Waals à l'effet Casimir '' PAMO 2010, Orsay (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice de la conférence internationale ``Casimir, van der Waals, and nanoscale interactions'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007: Membre de l’Advisory Board de la conference intern. ``CEWQO2007”, Palermo (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005: Organisatrice de la conférence internationale ``QED20`05'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003: Organisatrice de la conférence internationale``Quantum Optics, Euroconference on Cavity QED and Quantum Fluctuations : From Fundamental Concepts to NanoTechnology'', Granada (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Organisatrice du Workshop``Experimental Gravity on Earth and in Space'' UPMC, Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Co-organisatrice de la conférence internationale ``Gravity & Experiment&amp;quot;, Pisa (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Co-organisatrice de la conférence internationale ``Quantum Optics, Euroconference on Quantum Atom Optics : From Quantum Science to Technology'', San Felio (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir attraction between filaments at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.013009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schoger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering properties of collective dipolar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.77. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-100530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaint Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (6), pp.63001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kaltenbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aspelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European physical journal quantum technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (155002), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Umrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033203. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.24. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.214003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the distribution of vertical velocities of antihydrogen in GBAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2731. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2731-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICA Dronning Maud Land deep drilling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wilhelms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerasimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (68), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG68A189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Reflection of Antihydrogen in the GBAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1460265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.045413. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir energy between nanostructured gratings of arbitrary periodic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lussange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.062502. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.1260013(10). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.012511. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.052517. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsive Casimir Force: Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.065025. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.065025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo a Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.040403. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Impens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92, pp.40010. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.041113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEORY OF THE CASIMIR EFFECT IN ONE-DIMENSIONAL PERIODIC DIELECTRIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.1789. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X09045364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative non contact dynamic Casimir force measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.31001. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/85/31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Cavero-Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing quantum vacuum geometrical effects with cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.040405. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.836-837. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/454836a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction of dielectric gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.160403. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.160403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164019. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lateral Casimir force beyond the proximity force approximation: a nontrivial interplay between geometry and quantum vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (6), pp.062108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.062108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Optical Lattice Clocks to the Measurement of Forces in the Casimir Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.063608. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.068902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.6517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.100402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.050405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from an oscillating high finesse cavity Possible signatures for dynamic Casimir effect experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon modes and the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.110404. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relic gravitational wave background and the isotropy of space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S1209-S1214. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/21/5/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER and gravitational decoherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.2271-2288. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:GERG.0000046183.31629.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force between rough metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.484-490. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00374-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force and the quantum theory of lossy optical cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.043811. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.67.043811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between plasma and temperature corrections to the Casimir force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.761-766. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence and gravitational backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Demonstration of the Casimir Force in the 0.6 to 6 micrometer Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.5672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir force between metallic mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force for passive mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.2267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-mode coupling in a Kerr medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 54, pp.5243-5252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse effects on squeezing with atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum and semiclassical optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinear dynamics with cold atoms in a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 115, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect in the scattering approach: correlations between material properties, temperature and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dalvit et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.97-127, 2011, Lecture Notes in Physics 834, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20288-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experiments on the Casimir effect: description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poincaré Seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.109-126, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect from a scattering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativity of Motion in Vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomes froids et fluctuations quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Astrid Lambrecht </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">astrid-lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5193-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092127339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tél.: +33 1 44 27 51 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Kastler Brossel, ENS, UPMC, CNRS Fax: +33 1 44 27 38 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Case 74 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Email: astrid.lambrecht@lkb.ens.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75252 Paris Cedex 05, France </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lkb.ens.fr/-Lambrecht-Astrid-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilitation en physique, Université Pierre et Marie Curie, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Séjour post-doctoral avec Theodor W. Hänsch, Institut de Max Planck, Garching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Docteur en physique, Université Pierre et Marie Curie, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat avec Elisabeth Giacobino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Diplôme en physique, Université d’Essen, Allemagne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de diplôme avec Fritz Haake</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Séjour pré-doctoral avec Peter L. Knight, Imperial College, Londres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 : Etudes de médicine et de physique, Université d’Essen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Directrice de recherche 1ère classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur invité (1 mois), Institut de Physique Théorique, Université d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2013 : Directrice de recherche 2ème classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Chercheur invité (2 mois), Institut de Physique Théorique, Univ. d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Chercheur invité (1 mois), Univ. de Rio de Janeiro, Sao Paulo et Pernambuco, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 : Chargée de recherche CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Médaille d’argent du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : APS Outstanding Referee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Prix Aimé Cotton de la Société Française de Physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Membre de la  Studienstiftung des Deutschen Volkes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">studienstiftung.de/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : ANR Forca-G avec le Syrte (Observatoire de Paris) : “Forces de Casimir et gravitation à courte distance”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 : PSL avec le Syrte (Observatoire de Paris):« Casimir Forces and Gravity at short range »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : PICS-CNRS avec M. Ducloy (LPL, Villetaneuse) et V.V. Klimov (Lebedev Phys. Inst., Moscou) «Metal-dielectric metamaterials and their applications»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011: Programme Hubert Curien PROCOPE avec G.-L. Ingold (Univ. Augsbourg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">«Quantum dissipation and the Casimir effect»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : PEPS-CNRS avec F. Peirera dos Santos (Syrte, Observatoire de Paris)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Mesures ultraprécises de forces à très courte distance »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2013 : ESF Networking Programme CASiMIR (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.casimir-network.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : Label Carnot avec le LETI/CEA «Structures Nano pour MEMS en IC»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Contrat ANR PNano «Modélisation et exploitation des phénomènes nanométriques intervenant dans NEMS»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Projet européen FP6 STRP NANOCASE 12142  «Nanoscale Machines exploiting the Casimir Force»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et administration de la recherche**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Directrice adjointe du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014: Advisory editor pour EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre du comité d’évaluation de l’ANR SIMI4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Sous-directrice du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Membre du comité de nomination de l’éditeur en chef d’EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Présidente du réseau européen CASIMIR (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esf.org/casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Membre du jury du prix Aimé Cotton de la SFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Membre du comité d’évaluation AERES de l’EM2C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Co-editeur pour EPL (environ 70 manuscrits par an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Directrice de l’équipe « Fluctuations Quantiques et Relativité » du Laboratoire Kastler Brossel (UMR 8552)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des contrats franco-brésiliens</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS CNPq 2001-2002</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CAPES-COFECUB 2000-2001, 2002-2003, 2005-2006, 2008-2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Membre élue du conseil de l’UFR 925 de l’UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : Membre de la commission de spécialistes, Univ. Paris Diderot, 30ème section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee pour Nature, Nature Materials, Nature Nano, Nature Phys. Nature Comm., Physical Review Letters, EPL, Physical Review A,B,D,E, Langmuir, Classical and Quantum Gravity, Journal of Physics, European Journal of Physics B,C,D, Nanosciences, Optics Comm.,,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’ANR, DPG (D), DOE (US), EPSRC (UK), FOM (NL), FWF (AT), NSF (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Effet Casimir et vide quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QED à basse énergie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physique des nanosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optique quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decohérence et gravitation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures quantiques dans l’espace-temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">106 publications dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Membre du comité scientifique “Light-Matter Interactions at the Nanoscale” de la conférence internationale EQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014:     Organisatrice avec K.A. Milton du workshop international “Casimir Physics”, Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Membre du comité scientifique “Light-Matter Interactions at the Nanoscale”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de la conference internationale IQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« QED, Quantum Vacuum and Low Energy Frontier » , Cargese (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">»Quantum Field Theory under External Conditions, QFEXT 2011», Benasque (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice du Minicolloquium ``Forces de Dispersion: Des forces de van der Waals à l'effet Casimir '' PAMO 2010, Orsay (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice de la conférence internationale ``Casimir, van der Waals, and nanoscale interactions'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007: Membre de l’Advisory Board de la conference intern. ``CEWQO2007”, Palermo (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005: Organisatrice de la conférence internationale ``QED20`05'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003: Organisatrice de la conférence internationale``Quantum Optics, Euroconference on Cavity QED and Quantum Fluctuations : From Fundamental Concepts to NanoTechnology'', Granada (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Organisatrice du Workshop``Experimental Gravity on Earth and in Space'' UPMC, Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Co-organisatrice de la conférence internationale ``Gravity & Experiment&amp;quot;, Pisa (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Co-organisatrice de la conférence internationale ``Quantum Optics, Euroconference on Quantum Atom Optics : From Quantum Science to Technology'', San Felio (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir attraction between filaments at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.013009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schoger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering properties of collective dipolar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.77. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-100530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaint Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (6), pp.63001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kaltenbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aspelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European physical journal quantum technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Umrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033203. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (155002), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.24. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.214003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICA Dronning Maud Land deep drilling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wilhelms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerasimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (68), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG68A189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the distribution of vertical velocities of antihydrogen in GBAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2731-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Reflection of Antihydrogen in the GBAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1460265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.045413. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir energy between nanostructured gratings of arbitrary periodic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lussange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.062502. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.1260013(10). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.012511. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.052517. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsive Casimir Force: Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.065025. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.065025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo a Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.040403. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Impens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92, pp.40010. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.041113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEORY OF THE CASIMIR EFFECT IN ONE-DIMENSIONAL PERIODIC DIELECTRIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.1789. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X09045364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative non contact dynamic Casimir force measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.31001. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/85/31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Cavero-Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing quantum vacuum geometrical effects with cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.040405. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.836-837. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/454836a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction of dielectric gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.160403. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.160403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164019. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lateral Casimir force beyond the proximity force approximation: a nontrivial interplay between geometry and quantum vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (6), pp.062108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.062108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Optical Lattice Clocks to the Measurement of Forces in the Casimir Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.063608. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.068902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.6517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.100402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.050405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from an oscillating high finesse cavity Possible signatures for dynamic Casimir effect experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon modes and the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.110404. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relic gravitational wave background and the isotropy of space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S1209-S1214. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/21/5/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER and gravitational decoherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.2271-2288. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:GERG.0000046183.31629.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force between rough metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.484-490. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00374-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force and the quantum theory of lossy optical cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.043811. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.67.043811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between plasma and temperature corrections to the Casimir force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.761-766. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence and gravitational backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Demonstration of the Casimir Force in the 0.6 to 6 micrometer Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.5672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir force between metallic mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force for passive mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.2267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-mode coupling in a Kerr medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 54, pp.5243-5252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse effects on squeezing with atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum and semiclassical optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinear dynamics with cold atoms in a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 115, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect in the scattering approach: correlations between material properties, temperature and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dalvit et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.97-127, 2011, Lecture Notes in Physics 834, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20288-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experiments on the Casimir effect: description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poincaré Seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.109-126, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect from a scattering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativity of Motion in Vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomes froids et fluctuations quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="205223E2"/>
+    <w:nsid w:val="34232E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D757C313"/>
+    <w:nsid w:val="A970C5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="594E07E5"/>
+    <w:nsid w:val="03A2A6A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A9D7D203"/>
+    <w:nsid w:val="4D4AC3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0186E66C"/>
+    <w:nsid w:val="1B374ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DDCD7D10"/>
+    <w:nsid w:val="40080A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A93EE22E"/>
+    <w:nsid w:val="228F77CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="71F89798"/>
+    <w:nsid w:val="94CC5CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="80E2607D"/>
+    <w:nsid w:val="49CB22AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1545,51 +1545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-lambrecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5193-1222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092127339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email:%20astrid.lambrecht@lkb.ens.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.ens.fr/-Lambrecht-Astrid-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studienstiftung.de/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casimir-network.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf.org/casimir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilhelms" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerasimoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#252;cker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG68A189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lussange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.065025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Marachevsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X09045364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/31001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/454836a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MBGK5XKR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.160403" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088469v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.110404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-lambrecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5193-1222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092127339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email:%20astrid.lambrecht@lkb.ens.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.ens.fr/-Lambrecht-Astrid-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studienstiftung.de/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casimir-network.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf.org/casimir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilhelms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerasimoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#252;cker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG68A189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lussange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.065025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Marachevsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X09045364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/31001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/454836a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MBGK5XKR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.160403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088469v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.110404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>