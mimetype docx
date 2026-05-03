--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Astrid Lambrecht </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">astrid-lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5193-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092127339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tél.: +33 1 44 27 51 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Kastler Brossel, ENS, UPMC, CNRS Fax: +33 1 44 27 38 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Case 74 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Email: astrid.lambrecht@lkb.ens.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75252 Paris Cedex 05, France </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lkb.ens.fr/-Lambrecht-Astrid-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilitation en physique, Université Pierre et Marie Curie, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Séjour post-doctoral avec Theodor W. Hänsch, Institut de Max Planck, Garching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Docteur en physique, Université Pierre et Marie Curie, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat avec Elisabeth Giacobino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Diplôme en physique, Université d’Essen, Allemagne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de diplôme avec Fritz Haake</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Séjour pré-doctoral avec Peter L. Knight, Imperial College, Londres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 : Etudes de médicine et de physique, Université d’Essen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Directrice de recherche 1ère classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur invité (1 mois), Institut de Physique Théorique, Université d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2013 : Directrice de recherche 2ème classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Chercheur invité (2 mois), Institut de Physique Théorique, Univ. d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Chercheur invité (1 mois), Univ. de Rio de Janeiro, Sao Paulo et Pernambuco, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 : Chargée de recherche CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Médaille d’argent du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : APS Outstanding Referee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Prix Aimé Cotton de la Société Française de Physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Membre de la  Studienstiftung des Deutschen Volkes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">studienstiftung.de/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : ANR Forca-G avec le Syrte (Observatoire de Paris) : “Forces de Casimir et gravitation à courte distance”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 : PSL avec le Syrte (Observatoire de Paris):« Casimir Forces and Gravity at short range »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : PICS-CNRS avec M. Ducloy (LPL, Villetaneuse) et V.V. Klimov (Lebedev Phys. Inst., Moscou) «Metal-dielectric metamaterials and their applications»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011: Programme Hubert Curien PROCOPE avec G.-L. Ingold (Univ. Augsbourg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">«Quantum dissipation and the Casimir effect»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : PEPS-CNRS avec F. Peirera dos Santos (Syrte, Observatoire de Paris)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Mesures ultraprécises de forces à très courte distance »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2013 : ESF Networking Programme CASiMIR (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.casimir-network.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : Label Carnot avec le LETI/CEA «Structures Nano pour MEMS en IC»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Contrat ANR PNano «Modélisation et exploitation des phénomènes nanométriques intervenant dans NEMS»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Projet européen FP6 STRP NANOCASE 12142  «Nanoscale Machines exploiting the Casimir Force»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et administration de la recherche**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Directrice adjointe du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014: Advisory editor pour EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre du comité d’évaluation de l’ANR SIMI4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Sous-directrice du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Membre du comité de nomination de l’éditeur en chef d’EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Présidente du réseau européen CASIMIR (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esf.org/casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Membre du jury du prix Aimé Cotton de la SFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Membre du comité d’évaluation AERES de l’EM2C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Co-editeur pour EPL (environ 70 manuscrits par an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Directrice de l’équipe « Fluctuations Quantiques et Relativité » du Laboratoire Kastler Brossel (UMR 8552)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des contrats franco-brésiliens</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS CNPq 2001-2002</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CAPES-COFECUB 2000-2001, 2002-2003, 2005-2006, 2008-2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Membre élue du conseil de l’UFR 925 de l’UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : Membre de la commission de spécialistes, Univ. Paris Diderot, 30ème section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee pour Nature, Nature Materials, Nature Nano, Nature Phys. Nature Comm., Physical Review Letters, EPL, Physical Review A,B,D,E, Langmuir, Classical and Quantum Gravity, Journal of Physics, European Journal of Physics B,C,D, Nanosciences, Optics Comm.,,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’ANR, DPG (D), DOE (US), EPSRC (UK), FOM (NL), FWF (AT), NSF (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Effet Casimir et vide quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QED à basse énergie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physique des nanosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optique quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decohérence et gravitation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures quantiques dans l’espace-temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">106 publications dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Membre du comité scientifique “Light-Matter Interactions at the Nanoscale” de la conférence internationale EQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014:     Organisatrice avec K.A. Milton du workshop international “Casimir Physics”, Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Membre du comité scientifique “Light-Matter Interactions at the Nanoscale”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de la conference internationale IQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« QED, Quantum Vacuum and Low Energy Frontier » , Cargese (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">»Quantum Field Theory under External Conditions, QFEXT 2011», Benasque (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice du Minicolloquium ``Forces de Dispersion: Des forces de van der Waals à l'effet Casimir '' PAMO 2010, Orsay (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice de la conférence internationale ``Casimir, van der Waals, and nanoscale interactions'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007: Membre de l’Advisory Board de la conference intern. ``CEWQO2007”, Palermo (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005: Organisatrice de la conférence internationale ``QED20`05'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003: Organisatrice de la conférence internationale``Quantum Optics, Euroconference on Cavity QED and Quantum Fluctuations : From Fundamental Concepts to NanoTechnology'', Granada (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Organisatrice du Workshop``Experimental Gravity on Earth and in Space'' UPMC, Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Co-organisatrice de la conférence internationale ``Gravity & Experiment&amp;quot;, Pisa (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Co-organisatrice de la conférence internationale ``Quantum Optics, Euroconference on Quantum Atom Optics : From Quantum Science to Technology'', San Felio (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir attraction between filaments at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.013009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schoger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering properties of collective dipolar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.77. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-100530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaint Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (6), pp.63001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kaltenbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aspelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European physical journal quantum technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Umrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033203. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (155002), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.24. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.214003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICA Dronning Maud Land deep drilling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wilhelms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerasimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (68), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG68A189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the distribution of vertical velocities of antihydrogen in GBAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2731-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Reflection of Antihydrogen in the GBAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1460265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.045413. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir energy between nanostructured gratings of arbitrary periodic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lussange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.062502. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.1260013(10). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.012511. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.052517. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsive Casimir Force: Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.065025. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.065025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo a Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.040403. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Impens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92, pp.40010. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.041113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEORY OF THE CASIMIR EFFECT IN ONE-DIMENSIONAL PERIODIC DIELECTRIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.1789. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X09045364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative non contact dynamic Casimir force measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.31001. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/85/31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Cavero-Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing quantum vacuum geometrical effects with cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.040405. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.836-837. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/454836a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction of dielectric gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.160403. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.160403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164019. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lateral Casimir force beyond the proximity force approximation: a nontrivial interplay between geometry and quantum vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (6), pp.062108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.062108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Optical Lattice Clocks to the Measurement of Forces in the Casimir Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.063608. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.068902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.6517. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.100402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.050405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from an oscillating high finesse cavity Possible signatures for dynamic Casimir effect experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon modes and the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.110404. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relic gravitational wave background and the isotropy of space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S1209-S1214. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/21/5/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER and gravitational decoherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.2271-2288. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:GERG.0000046183.31629.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force between rough metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.484-490. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00374-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force and the quantum theory of lossy optical cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.043811. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.67.043811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between plasma and temperature corrections to the Casimir force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.761-766. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence and gravitational backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Demonstration of the Casimir Force in the 0.6 to 6 micrometer Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.5672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir force between metallic mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force for passive mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.2267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-mode coupling in a Kerr medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 54, pp.5243-5252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse effects on squeezing with atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum and semiclassical optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinear dynamics with cold atoms in a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 115, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect in the scattering approach: correlations between material properties, temperature and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dalvit et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.97-127, 2011, Lecture Notes in Physics 834, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20288-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experiments on the Casimir effect: description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poincaré Seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.109-126, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect from a scattering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativity of Motion in Vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomes froids et fluctuations quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Astrid Lambrecht </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">astrid-lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5193-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092127339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Tél.: +33 1 44 27 51 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Kastler Brossel, ENS, UPMC, CNRS Fax: +33 1 44 27 38 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Pierre et Marie Curie, Case 74 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Email: astrid.lambrecht@lkb.ens.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75252 Paris Cedex 05, France </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lkb.ens.fr/-Lambrecht-Astrid-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Habilitation en physique, Université Pierre et Marie Curie, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1996 : Séjour post-doctoral avec Theodor W. Hänsch, Institut de Max Planck, Garching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : Docteur en physique, Université Pierre et Marie Curie, Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat avec Elisabeth Giacobino</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Diplôme en physique, Université d’Essen, Allemagne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de diplôme avec Fritz Haake</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 : Séjour pré-doctoral avec Peter L. Knight, Imperial College, Londres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 : Etudes de médicine et de physique, Université d’Essen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Directrice de recherche 1ère classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Professeur invité (1 mois), Institut de Physique Théorique, Université d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2013 : Directrice de recherche 2ème classe CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 : Chercheur invité (2 mois), Institut de Physique Théorique, Univ. d’Augsbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Chercheur invité (1 mois), Univ. de Rio de Janeiro, Sao Paulo et Pernambuco, Brésil</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 : Chargée de recherche CNRS, Laboratoire Kastler Brossel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Médaille d’argent du CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : APS Outstanding Referee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Prix Aimé Cotton de la Société Française de Physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Membre de la  Studienstiftung des Deutschen Volkes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">studienstiftung.de/en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : ANR Forca-G avec le Syrte (Observatoire de Paris) : “Forces de Casimir et gravitation à courte distance”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 : PSL avec le Syrte (Observatoire de Paris):« Casimir Forces and Gravity at short range »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : PICS-CNRS avec M. Ducloy (LPL, Villetaneuse) et V.V. Klimov (Lebedev Phys. Inst., Moscou) «Metal-dielectric metamaterials and their applications»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2011: Programme Hubert Curien PROCOPE avec G.-L. Ingold (Univ. Augsbourg)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">«Quantum dissipation and the Casimir effect»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : PEPS-CNRS avec F. Peirera dos Santos (Syrte, Observatoire de Paris)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« Mesures ultraprécises de forces à très courte distance »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2013 : ESF Networking Programme CASiMIR (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.casimir-network.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : Label Carnot avec le LETI/CEA «Structures Nano pour MEMS en IC»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Contrat ANR PNano «Modélisation et exploitation des phénomènes nanométriques intervenant dans NEMS»</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 : Projet européen FP6 STRP NANOCASE 12142  «Nanoscale Machines exploiting the Casimir Force»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et administration de la recherche**</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014 : Directrice adjointe du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014: Advisory editor pour EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Membre du comité d’évaluation de l’ANR SIMI4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Sous-directrice du Laboratoire Kastler Brossel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Membre du comité de nomination de l’éditeur en chef d’EPL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Présidente du réseau européen CASIMIR (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.esf.org/casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Membre du jury du prix Aimé Cotton de la SFP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Membre du comité d’évaluation AERES de l’EM2C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2014 : Co-editeur pour EPL (environ 70 manuscrits par an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Directrice de l’équipe « Fluctuations Quantiques et Relativité » du Laboratoire Kastler Brossel (UMR 8552)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des contrats franco-brésiliens</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS CNPq 2001-2002</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CAPES-COFECUB 2000-2001, 2002-2003, 2005-2006, 2008-2009</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Membre élue du conseil de l’UFR 925 de l’UPMC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-2001 : Membre de la commission de spécialistes, Univ. Paris Diderot, 30ème section</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Referee pour Nature, Nature Materials, Nature Nano, Nature Phys. Nature Comm., Physical Review Letters, EPL, Physical Review A,B,D,E, Langmuir, Classical and Quantum Gravity, Journal of Physics, European Journal of Physics B,C,D, Nanosciences, Optics Comm.,,…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’ANR, DPG (D), DOE (US), EPSRC (UK), FOM (NL), FWF (AT), NSF (US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Effet Casimir et vide quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">QED à basse énergie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physique des nanosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optique quantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Decohérence et gravitation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mesures quantiques dans l’espace-temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">106 publications dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Membre du comité scientifique “Light-Matter Interactions at the Nanoscale” de la conférence internationale EQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014:     Organisatrice avec K.A. Milton du workshop international “Casimir Physics”, Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Membre du comité scientifique “Light-Matter Interactions at the Nanoscale”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de la conference internationale IQEC/CLEO, Munich (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">« QED, Quantum Vacuum and Low Energy Frontier » , Cargese (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Membre du comité d’organisation de la conférence internationale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">»Quantum Field Theory under External Conditions, QFEXT 2011», Benasque (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice du Minicolloquium ``Forces de Dispersion: Des forces de van der Waals à l'effet Casimir '' PAMO 2010, Orsay (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Organisatrice de la conférence internationale ``Casimir, van der Waals, and nanoscale interactions'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007: Membre de l’Advisory Board de la conference intern. ``CEWQO2007”, Palermo (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005: Organisatrice de la conférence internationale ``QED20`05'', Les Houches (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003: Organisatrice de la conférence internationale``Quantum Optics, Euroconference on Cavity QED and Quantum Fluctuations : From Fundamental Concepts to NanoTechnology'', Granada (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Organisatrice du Workshop``Experimental Gravity on Earth and in Space'' UPMC, Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Co-organisatrice de la conférence internationale ``Gravity & Experiment&amp;quot;, Pisa (Italie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Co-organisatrice de la conférence internationale ``Quantum Optics, Euroconference on Quantum Atom Optics : From Quantum Science to Technology'', San Felio (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janali Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir attraction between filaments at the cell scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berthoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.013009. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Schoger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Spreng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering properties of collective dipolar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74, pp.77. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2020-100530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaint Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (6), pp.63001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kaltenbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aspelmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European physical journal quantum technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.24. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Umrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (3), pp.033203. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (155002), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherroret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.99. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.214003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPICA Dronning Maud Land deep drilling operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wilhelms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gerasimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (68), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2014AoG68A189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the distribution of vertical velocities of antihydrogen in GBAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Debu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2731. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2731-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Reflection of Antihydrogen in the GBAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.1460265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Florence Bitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.045413. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir energy between nanostructured gratings of arbitrary periodic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lussange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.062502. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.86.062502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.1260013(10). </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Impens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92, pp.40010. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.012511. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.052517. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repulsive Casimir Force: Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.065025. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.065025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo a Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.040403. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.041113. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEORY OF THE CASIMIR EFFECT IN ONE-DIMENSIONAL PERIODIC DIELECTRIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.1789. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X09045364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative non contact dynamic Casimir force measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (3), pp.31001. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/85/31001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Cavero-Pelaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing quantum vacuum geometrical effects with cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.040405. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the void</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.836-837. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/454836a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. R. Dalvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir interaction of dielectric gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N. Marachevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.160403. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.160403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.164019. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lateral Casimir force beyond the proximity force approximation: a nontrivial interplay between geometry and quantum vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (6), pp.062108. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.062108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Optical Lattice Clocks to the Measurement of Forces in the Casimir Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.063608. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.063608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088469v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.068902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-one coupling of glacial climate variability in Greenland and Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Becagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444, pp.195 à 198. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robson B. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.100402. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.6517. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.050405. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from an oscillating high finesse cavity Possible signatures for dynamic Casimir effect experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A. Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon modes and the Casimir energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.110404. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER and gravitational decoherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.2271-2288. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:GERG.0000046183.31629.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Intravaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relic gravitational wave background and the isotropy of space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.S1209-S1214. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/21/5/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic pulses from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force between rough metallic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.484-490. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00374-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force and the quantum theory of lossy optical cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.043811. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.67.043811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between plasma and temperature corrections to the Casimir force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.761-766. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201008X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence and gravitational backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.1003-1012. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X0201042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum vacuum fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Maia Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir force between metallic mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Demonstration of the Casimir Force in the 0.6 to 6 micrometer Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84, pp.5672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.2267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Casimir force for passive mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum and semiclassical optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse effects on squeezing with atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.1133-1151. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse-mode coupling in a Kerr medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 54, pp.5243-5252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinear dynamics with cold atoms in a cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 115, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect in the scattering approach: correlations between material properties, temperature and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Canaguier-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Dalvit et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.97-127, 2011, Lecture Notes in Physics 834, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20288-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experiments on the Casimir effect: description and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poincaré Seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.109-126, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir effect from a scattering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert-Ludwig Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativity of Motion in Vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Thierry Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomes froids et fluctuations quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Lambrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34232E18"/>
+    <w:nsid w:val="B799FAE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A970C5FA"/>
+    <w:nsid w:val="975B1680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03A2A6A0"/>
+    <w:nsid w:val="5EBF8DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D4AC3CE"/>
+    <w:nsid w:val="87034240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B374ACF"/>
+    <w:nsid w:val="536DEBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40080A06"/>
+    <w:nsid w:val="64BE7D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="228F77CA"/>
+    <w:nsid w:val="DA4D3149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="94CC5CD5"/>
+    <w:nsid w:val="F03DE44A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="49CB22AE"/>
+    <w:nsid w:val="541F62E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1545,51 +1545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-lambrecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5193-1222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092127339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email:%20astrid.lambrecht@lkb.ens.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.ens.fr/-Lambrecht-Astrid-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studienstiftung.de/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casimir-network.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf.org/casimir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilhelms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerasimoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#252;cker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG68A189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lussange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.065025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Marachevsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X09045364" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/31001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/454836a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MBGK5XKR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.160403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088469v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.110404" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astrid-lambrecht" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5193-1222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092127339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email:%20astrid.lambrecht@lkb.ens.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lkb.ens.fr/-Lambrecht-Astrid-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studienstiftung.de/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casimir-network.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf.org/casimir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wilhelms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gerasimoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#252;cker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Frenzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2014AoG68A189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lussange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.062502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.065025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N. Marachevsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X09045364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/85/31001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/454836a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MBGK5XKR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.160403" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088469v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.063608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05301" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.110404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002525v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>