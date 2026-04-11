--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -4317,190 +4317,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosociality of married people: evidence from a large multinational sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couprie</w:t>
+                <w:t xml:space="preserve">Patient children are less likely to share with unknown children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698131v1</w:t>
+                <w:t xml:space="preserve">hal-03555644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient children are less likely to share with unknown children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+                <w:t xml:space="preserve">The prosociality of married people: evidence from a large multinational sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Borau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555644v1</w:t>
+                <w:t xml:space="preserve">hal-03698131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if women earned more than their spouse? An experimental investigation of work division in couples</w:t>
               </w:r>
@@ -4664,51 +4664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED13380F"/>
+    <w:nsid w:val="1EEAA27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +4895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astridhopfensitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-6114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176187804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1236-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mantilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417693352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X15002319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHX90SXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Centorrino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djema&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Milinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seabright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djemai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-015-0026-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V687W97B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x13001751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P9XD7QTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-013-9320-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stepanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Munro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astridhopfensitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-6114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176187804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1236-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mantilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417693352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X15002319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHX90SXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Centorrino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djema&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Milinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seabright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djemai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-015-0026-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V687W97B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x13001751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P9XD7QTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-013-9320-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stepanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Munro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>