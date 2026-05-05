--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -4664,51 +4664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EEAA27B"/>
+    <w:nsid w:val="5E6E7582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>