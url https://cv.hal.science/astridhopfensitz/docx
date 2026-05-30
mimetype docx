--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -742,399 +742,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prosociality of married people: Evidence from a large multinational sample</w:t>
+                <w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Borau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couprie</w:t>
+                <w:t xml:space="preserve">Arnaud Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102545⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762598v1</w:t>
+                <w:t xml:space="preserve">hal-03654936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of common pool resources in a nation-wide experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
+                <w:t xml:space="preserve">The prosociality of married people: Evidence from a large multinational sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Borau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.102545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2022.102545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762599v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smell of cooperativeness : Do human body odours advertise cooperative behaviours?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of common pool resources in a nation-wide experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Durand</w:t>
+                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113 (2), pp.531-546. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.107566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654936v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping it for yourself or your sister? Experimental evidence on birth order effects on resource distribution between kin and non-kin</w:t>
               </w:r>
@@ -1449,77 +1449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does he sound cooperative? Acoustic correlates of cooperativeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1928,473 +1928,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Detect Cooperators by Looking at Their Face?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963721417693352⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698391v1</w:t>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthiness perception at zero acquaintance: Consensus, accuracy, and prejudice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Can We Detect Cooperators by Looking at Their Face?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X15002319⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.276 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721417693352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698383v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split-second trustworthiness detection from faces in an economic game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+                <w:t xml:space="preserve">Trustworthiness perception at zero acquaintance: Consensus, accuracy, and prejudice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000367⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.24-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X15002319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698433v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Split-second trustworthiness detection from faces in an economic game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (4), pp.231-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social connectedness improves co-ordination on individually costly, efficient outcomes</w:t>
               </w:r>
@@ -2601,77 +2601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents gradually improve at detecting trustworthiness from the facial features of unknown adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.17 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,77 +2977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face-ism and kernels of truth in facial inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (8), pp.421 - 422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3617,90 +3617,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The smell of cooperativeness: Do human body odours advertise cooperative behaviours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAREP-SABE 47. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4398,51 +4398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prosociality of married people: evidence from a large multinational sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6E7582"/>
+    <w:nsid w:val="43CD167B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +4895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astridhopfensitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-6114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176187804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1236-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mantilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417693352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X15002319" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000367" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHX90SXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Centorrino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djema&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Milinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seabright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djemai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-015-0026-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V687W97B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x13001751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P9XD7QTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-013-9320-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stepanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Munro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/astridhopfensitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6503-6114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176187804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1236-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couprie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-024-10021-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mantilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mantilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2023.102660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2022.102545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2020.102335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03384647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.16041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03032869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Atance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stieglitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-017-9524-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721417693352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X15002319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Attanasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-014-9276-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHX90SXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Centorrino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djema&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Milinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seabright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2014.08.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Djemai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40750-015-0026-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V687W97B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0140525x13001751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P9XD7QTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-013-9320-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stepanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Alt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Munro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05169150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03555644v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>