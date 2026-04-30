--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -351,278 +351,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TauSTED super-resolution imaging of labile iron in primary hippocampal neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal dyshomeostasis in the substantia nigra of patients with Parkinson's disease or multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalermchai Pilapong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonora Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Caldi Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfad074⟩</w:t>
+              <w:t xml:space="preserve">J.Neurochem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168 (2), pp.128-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.16040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384472v1</w:t>
+                <w:t xml:space="preserve">hal-04399792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal dyshomeostasis in the substantia nigra of patients with Parkinson's disease or multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TauSTED super-resolution imaging of labile iron in primary hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiyarin Kittilukkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Maass</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalermchai Pilapong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Neurochem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 168 (2), pp.128-141. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.mfad074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.16040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfad074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399792v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Cryo-Correlative Light and Synchrotron X-ray Fluorescence Imaging of Proteins and Essential Metals in Subcellular Neuronal Compartments</w:t>
               </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Fernández‐monreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal and multiscale correlative elemental imaging: From whole tissues down to organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -840,118 +840,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotoxicity of Environmental Metal Toxicants: Special Issue</w:t>
+                <w:t xml:space="preserve">Correlative nano-imaging of metals and proteins in primary neurons by synchrotron X-ray fluorescence and STED super resolution microscopy: Experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.382. </w:t>
+              <w:t xml:space="preserve">J.Neurosci.Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.109702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10070382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738833v1</w:t>
+                <w:t xml:space="preserve">hal-03771841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the structural organization of chemical elements in growth cones of developing hippocampal neurons</w:t>
               </w:r>
@@ -1061,767 +1074,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered SOD1 maturation and post-translational modification in amyotrophic lateral sclerosis spinal cord</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurotoxicity of Environmental Metal Toxicants: Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac165⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10070382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764277v1</w:t>
+                <w:t xml:space="preserve">hal-03738833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative nano-imaging of metals and proteins in primary neurons by synchrotron X-ray fluorescence and STED super resolution microscopy: Experimental validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Altered SOD1 maturation and post-translational modification in amyotrophic lateral sclerosis spinal cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Trist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rookyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Neurosci.Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 381, pp.109702. </w:t>
+              <w:t xml:space="preserve">Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (9), pp.3108-3130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771841v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much manganese is safe for infants? A review of the scientific basis of intake guidelines and regulations relevant to the manganese content of infant formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoplasmic aggregation of uranium in human dopaminergic cells after continuous exposure to soluble uranyl at non-cytotoxic concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika J. Mitchell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Francesco Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126710⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2020.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115779v1</w:t>
+                <w:t xml:space="preserve">hal-03066343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic aggregation of uranium in human dopaminergic cells after continuous exposure to soluble uranyl at non-cytotoxic concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much manganese is safe for infants? A review of the scientific basis of intake guidelines and regulations relevant to the manganese content of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth H. Frisbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.126710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2020.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066343v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms of Environmental Metal Neurotoxicity: A Focus on the Interactions of Metals with Synapse Structure and Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native Separation and Metallation Analysis of SOD1 Protein from the Human Central Nervous System: a Methodological Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Trist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda M. Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics9090198⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (32), pp.11108-11115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342577v1</w:t>
+                <w:t xml:space="preserve">hal-03326181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Separation and Metallation Analysis of SOD1 Protein from the Human Central Nervous System: a Methodological Workflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanisms of Environmental Metal Neurotoxicity: A Focus on the Interactions of Metals with Synapse Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (32), pp.11108-11115. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics9090198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326181v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating STED and synchrotron XRF nano-imaging unveils the cosegregation of metals and cytoskeleton proteins in dendrites</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florelle Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,77 +1941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating daily intakes of manganese due to breast milk, infant formulas, or young child nutritional beverages in the United States and France: Comparison to sufficiency and toxicity thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika J. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth H. Frisbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,2071 +2065,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Chemical Elements and Iron Oxidation States in the Substantia Nigra of 6-Hydroxydopamine Lesioned Rats Using Correlative Immunohistochemistry With Proton and Synchrotron Micro-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging chemical tools and techniques for tracking biological manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Khatua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananya Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindita Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front.Neurosci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">Dalton Trans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (21), pp.7047-7061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt00508k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327769v1</w:t>
+                <w:t xml:space="preserve">hal-02188086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Mapping Using a Fluorescent Mn 2+ Sensor and Nanosynchrotron X-ray Fluorescence Reveals the Role of the Golgi Apparatus as a Manganese Storage Site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SLC30A10 Mutation Involved in Parkinsonism Results in Manganese Accumulation within Nanovesicles of the Golgi Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustav Khatua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Charles E. Zogzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Porcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01389⟩</w:t>
+              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.599-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349653v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging chemical tools and techniques for tracking biological manganese</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manganese levels in infant formula and young child nutritional beverages in the United States and France: Comparison to breast milk and regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anindita Sarkar</w:t>
+                <w:t xml:space="preserve">Seth Frisbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Trans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt00508k⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0223636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188086v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC30A10 Mutation Involved in Parkinsonism Results in Manganese Accumulation within Nanovesicles of the Golgi Apparatus</w:t>
+                <w:t xml:space="preserve">Mapping Chemical Elements and Iron Oxidation States in the Substantia Nigra of 6-Hydroxydopamine Lesioned Rats Using Correlative Immunohistochemistry With Proton and Synchrotron Micro-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00451⟩</w:t>
+              <w:t xml:space="preserve">Front.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017059v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese levels in infant formula and young child nutritional beverages in the United States and France: Comparison to breast milk and regulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asunción Carmona</w:t>
+                <w:t xml:space="preserve">Manganese Mapping Using a Fluorescent Mn 2+ Sensor and Nanosynchrotron X-ray Fluorescence Reveals the Role of the Golgi Apparatus as a Manganese Storage Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Khatua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0223636. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.13724-13732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351030v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in element speciation analysis of biomedical samples using synchrotron-based techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranium exposure of human dopaminergic cells results in low cytotoxicity, accumulation within sub-cytoplasmic regions, and down regulation of MAO-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Avazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905442v1</w:t>
+                <w:t xml:space="preserve">cea-02339669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium exposure of human dopaminergic cells results in low cytotoxicity, accumulation within sub-cytoplasmic regions, and down regulation of MAO-B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in element speciation analysis of biomedical samples using synchrotron-based techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.177-188. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.22-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339669v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, Duplication and Lateral Mutual Compressive Deformation of Akouemma hemisphaeria on the Seafloor of Okondja Basin at 2.2 Ga (Gabon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amyotrophic lateral sclerosis-like superoxide dismutase 1 proteinopathy is associated with neuronal loss in Parkinson’s disease brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Trist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Edou- Minko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simplice Ndong Ondo</w:t>
+                <w:t xml:space="preserve">Veronica Cottam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89067⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (1), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1726-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900108v1</w:t>
+                <w:t xml:space="preserve">hal-01729986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous intratumoral distribution of gadolinium nanoparticles within U87 human glioblastoma xenografts unveiled by micro-PIXE imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+                <w:t xml:space="preserve">Growth, Duplication and Lateral Mutual Compressive Deformation of Akouemma hemisphaeria on the Seafloor of Okondja Basin at 2.2 Ga (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Edou- Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiko Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Sawaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste L'Homel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bonnet-Boissinot</w:t>
+                <w:t xml:space="preserve">Simplice Ndong Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anal.Biochem.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (09), pp.1172-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758229v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc and Copper Effects on Stability of Tubulin and Actin Networks in Dendrites and Spines of Hippocampal Neurons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous intratumoral distribution of gadolinium nanoparticles within U87 human glioblastoma xenografts unveiled by micro-PIXE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florelle Domart</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste L'Homel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer D. Petersen</w:t>
+                <w:t xml:space="preserve">Sarah Bonnet-Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (7), pp.1490-1499. </w:t>
+              <w:t xml:space="preserve">Anal.Biochem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523, pp.50-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6b00452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719686v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Akouemma hemisphaeria Organic Macrofossils Colony Hosting Biodiversity Assemblage on the Seafloor of Okondja Basin (Gabon) dated at 2.2 Ga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc and Copper Effects on Stability of Tubulin and Actin Networks in Dendrites and Spines of Hippocampal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Edou-Minko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y Sawaki</w:t>
+                <w:t xml:space="preserve">Jennifer D. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2381-8719.1000281⟩</w:t>
+              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.1490-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6b00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900111v1</w:t>
+                <w:t xml:space="preserve">hal-01719686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic lateral sclerosis-like superoxide dismutase 1 proteinopathy is associated with neuronal loss in Parkinson’s disease brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katherine M. Davies</w:t>
+                <w:t xml:space="preserve">An Akouemma hemisphaeria Organic Macrofossils Colony Hosting Biodiversity Assemblage on the Seafloor of Okondja Basin (Gabon) dated at 2.2 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Edou-Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tchikoundzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cottam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Y Sawaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (1), pp.113-127. </w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06 (02), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1726-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2381-8719.1000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729986v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced net charge and heterogeneity of pI isoforms in familial amyotrophic lateral sclerosis mutants of copper/zinc superoxide dismutase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-Synuclein Over-Expression Induces Increased Iron Accumulation and Redistribution in Iron-Exposed Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Roudeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanja Dučić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201500187⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.1925-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-015-9146-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899586v1</w:t>
+                <w:t xml:space="preserve">hal-01758781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicellular Consortia Preserved in Biogenic Ductile-Plastic Nodules of Okondja Basin (Gabon) by 2.1 Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussavou Edou Minko A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Edou-Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mbina Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geology &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 04 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2329-6755.1000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Synuclein Over-Expression Induces Increased Iron Accumulation and Redistribution in Iron-Exposed Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced net charge and heterogeneity of pI isoforms in familial amyotrophic lateral sclerosis mutants of copper/zinc superoxide dismutase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (19), pp.2482-2488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201500187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-015-9146-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sample preparation methods for single cell quantitative elemental imaging using proton or synchrotron radiation focused beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,1011 +4304,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative organelle fluorescence microscopy and synchrotron X-ray chemical element imaging in single cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Environmental manganese compounds accumulate as Mn(II) within the Golgi apparatus of dopamine cells: relationship between speciation, subcellular distribution, and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-8004-4⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.822-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MT00012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899959v1</w:t>
+                <w:t xml:space="preserve">in2p3-01020559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-solubility particles and a Trojan-horse type mechanism of toxicity: the case of cobalt oxide on human lung cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+                <w:t xml:space="preserve">Improvement and recent applications of the Tohoku microbeam system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-14⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 318, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899990v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00977087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper pathology in vulnerable brain regions in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cottam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiol Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.858-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and recent applications of the Tohoku microbeam system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative organelle fluorescence microscopy and synchrotron X-ray chemical element imaging in single cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (27), pp.6979-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00977087v1</w:t>
+                <w:t xml:space="preserve">hal-02899959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental manganese compounds accumulate as Mn(II) within the Golgi apparatus of dopamine cells: relationship between speciation, subcellular distribution, and cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Roudeau</w:t>
+                <w:t xml:space="preserve">Low-solubility particles and a Trojan-horse type mechanism of toxicity: the case of cobalt oxide on human lung cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Veronesi</w:t>
+                <w:t xml:space="preserve">Carine Darolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ortega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.822-832. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4MT00012A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01020559v1</w:t>
+                <w:t xml:space="preserve">hal-02899990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc</w:t>
+                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gautier</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.133-143. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.0378-4274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3MT20196A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.05.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00823540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00873216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc.</w:t>
+                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.05.363⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3MT20196A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00873216v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00823540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy of biological samples. A tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,64 +5368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Spatial Resolution Chemical Imaging of Inorganic and Organometallic Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental &amp; Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5453,295 +5453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00776225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of native IEF and extended X-ray absorption fine structure to characterize zinc-binding sites from pI isoforms of SOD1 and A4V pathogenic mutant</w:t>
+                <w:t xml:space="preserve">Combined use of hard X-ray phase contrast imaging and X-ray fluorescence microscopy for sub-cellular metal quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Llorens</w:t>
+                <w:t xml:space="preserve">Ewelina Kosior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lorenzo Solari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Roudeau</w:t>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33, pp.1276-1281. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (2), pp.239-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.201100596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00699389v1</w:t>
+                <w:t xml:space="preserve">inserm-00662829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of hard X-ray phase contrast imaging and X-ray fluorescence microscopy for sub-cellular metal quantification.</w:t>
+                <w:t xml:space="preserve">Coupling of native IEF and extended X-ray absorption fine structure to characterize zinc-binding sites from pI isoforms of SOD1 and A4V pathogenic mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Kosior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bohic</w:t>
+                <w:t xml:space="preserve">S. Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Suhonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">P. Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 177 (2), pp.239-47. </w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.1276-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2011.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elps.201100596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00662829v1</w:t>
+                <w:t xml:space="preserve">in2p3-00699389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese Accumulates within Golgi Apparatus in Dopaminergic Cells as Revealed by Synchrotron X-ray Fluorescence Nanoimaging</w:t>
               </w:r>
@@ -5753,77 +5753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (3), pp.194-203. </w:t>
@@ -5855,363 +5855,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00522281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal analysis of metals in copper-zinc superoxide dismutase isoforms separated on electrophoresis gels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Fluorine microimaging and quantification using nuclear reaction analysis: A tool for validating tissue distribution of positron emission tomography tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Devès</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.05.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (2), pp.023701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3173808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560752v1</w:t>
+                <w:t xml:space="preserve">hal-02900009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine microimaging and quantification using nuclear reaction analysis: A tool for validating tissue distribution of positron emission tomography tracers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Multimodal analysis of metals in copper-zinc superoxide dismutase isoforms separated on electrophoresis gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lavielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Gionnet</w:t>
+                <w:t xml:space="preserve">A. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (10), pp.1324--1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3173808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-metals imaging and speciation in cells using proton and synchrotron radiation X-ray micro-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.S649-S658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6245,64 +6245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct speciation of metals in copper-zinc superoxide dismutase isoforms on electrophoresis gels using X-ray absorption near edge structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,51 +6430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,687 +6527,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative micro-analysis of metal ions in subcellular compartments of cultured dopaminergic cells by combination of three ion beam techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Accelerator-based research activities at “Centro Nacional de Aceleradores”, Seville (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Respaldiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. García-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-1866-6⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266 (10), pp.2105-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900090v1</w:t>
+                <w:t xml:space="preserve">hal-02900096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerator-based research activities at “Centro Nacional de Aceleradores”, Seville (Spain)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Quantitative micro-analysis of metal ions in subcellular compartments of cultured dopaminergic cells by combination of three ion beam techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266 (10), pp.2105-2109. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390 (6), pp.1585-1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.02.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-1866-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900096v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular speciation analysis of trace element oxidation states using synchrotron radiation micro-X-ray absorption near-edge structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bacquart</w:t>
+                <w:t xml:space="preserve">Iron Storage within Dopamine Neurovesicles Revealed by Chemical Nano-Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac0711135⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2(9), pp.e925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00383852v1</w:t>
+                <w:t xml:space="preserve">hal-00199671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular Speciation Analysis of Trace Element Oxidation States Using Synchrotron Radiation Micro-X-ray Absorption Near-Edge Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Subcellular speciation analysis of trace element oxidation states using synchrotron radiation micro-X-ray absorption near-edge structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 79 (19), pp.7353 -7359. </w:t>
+              <w:t xml:space="preserve">, 2007, 79 (19), pp.7353-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac0711135S0003-2700(07)01113-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac0711135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199708v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00383852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Storage within Dopamine Neurovesicles Revealed by Chemical Nano-Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Cloetens</w:t>
+                <w:t xml:space="preserve">Subcellular Speciation Analysis of Trace Element Oxidation States Using Synchrotron Radiation Micro-X-ray Absorption Near-Edge Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2(9), pp.e925. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (19), pp.7353 -7359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac0711135S0003-2700(07)01113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199671v1</w:t>
+                <w:t xml:space="preserve">hal-00199708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron storage within dopamine neurovesicles revealed by chemical nano-imaging.</w:t>
               </w:r>
@@ -7232,87 +7232,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (9), pp.e925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00383874v1</w:t>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wierzchos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ascaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García-Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7780,51 +7780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kelkoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Puente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiyarin Kittilukkana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384472v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Pilapong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carboni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caldi Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.102372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Domart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Trist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Genoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rookyard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdeen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Mitchell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Frisbie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126710" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2020.10.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090198" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Davies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda M. Halliday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Das" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Khatua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Rakshit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00508k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Zogzas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Frisbie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mitchell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Carmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2017.09.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avazeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou- Minko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moussavou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Sawaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Ndong Ondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L'Homel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet-Boissinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D. Petersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Edou-Minko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussavou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tchikoundzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sawaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2381-8719.1000281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cottam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1726-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500187" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HVF68D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussavou Edou Minko A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou-Minko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6755.1000195" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9146-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00303B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-014-0097-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8004-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Darolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuyama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terakawa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kikuchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFHQG824-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00012A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT20196A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZR5FPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30224a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0525.S4-005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kosior" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.12.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn900021z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.05.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DRVKM4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#232;s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavielle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gionnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173808" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0166.focus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fraysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802375A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRHV3QH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802242A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-34VS1033-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1866-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLHNX8K3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Respaldiza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ager" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.080" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WDX6T85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199708v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135S0003-2700(07)01113-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000925" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzchos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ascaso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Orellana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona-Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05NBCV2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kelkoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Puente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiyarin Kittilukkana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caldi Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Pilapong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.102372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Domart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Trist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Genoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rookyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdeen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2020.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Mitchell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Frisbie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda M. Halliday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Das" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Khatua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Rakshit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sarkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00508k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Zogzas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Frisbie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mitchell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Carmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avazeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.07.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2017.09.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cottam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1726-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou- Minko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moussavou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Sawaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Ndong Ondo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L'Homel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet-Boissinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.02.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D. Petersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Edou-Minko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussavou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tchikoundzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sawaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2381-8719.1000281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9146-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussavou Edou Minko A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou-Minko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6755.1000195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500187" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HVF68D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00303B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-014-0097-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00012A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuyama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terakawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kikuchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFHQG824-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8004-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Darolles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZR5FPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT20196A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30224a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0525.S4-005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kosior" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn900021z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavielle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gionnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.05.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DRVKM4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0166.focus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fraysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802375A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRHV3QH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802242A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-34VS1033-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Respaldiza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WDX6T85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1866-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLHNX8K3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000925" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383852v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135S0003-2700(07)01113-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzchos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ascaso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Orellana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona-Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05NBCV2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>