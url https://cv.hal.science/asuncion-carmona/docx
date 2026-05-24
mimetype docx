--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -840,486 +840,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative nano-imaging of metals and proteins in primary neurons by synchrotron X-ray fluorescence and STED super resolution microscopy: Experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the structural organization of chemical elements in growth cones of developing hippocampal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Neurosci.Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109702⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.mfab073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771841v1</w:t>
+                <w:t xml:space="preserve">hal-03526688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the structural organization of chemical elements in growth cones of developing hippocampal neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurotoxicity of Environmental Metal Toxicants: Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.mfab073. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10070382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotoxicity of Environmental Metal Toxicants: Special Issue</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered SOD1 maturation and post-translational modification in amyotrophic lateral sclerosis spinal cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Trist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rookyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10070382⟩</w:t>
+              <w:t xml:space="preserve">Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (9), pp.3108-3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738833v1</w:t>
+                <w:t xml:space="preserve">hal-03764277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered SOD1 maturation and post-translational modification in amyotrophic lateral sclerosis spinal cord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sian Genoud</w:t>
+                <w:t xml:space="preserve">Correlative nano-imaging of metals and proteins in primary neurons by synchrotron X-ray fluorescence and STED super resolution microscopy: Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145 (9), pp.3108-3130. </w:t>
+              <w:t xml:space="preserve">J.Neurosci.Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.109702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awac165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2022.109702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764277v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic aggregation of uranium in human dopaminergic cells after continuous exposure to soluble uranyl at non-cytotoxic concentrations</w:t>
               </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florelle Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, pp.35-44. </w:t>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Separation and Metallation Analysis of SOD1 Protein from the Human Central Nervous System: a Methodological Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin G. Trist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating STED and synchrotron XRF nano-imaging unveils the cosegregation of metals and cytoskeleton proteins in dendrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florelle Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,1886 +2065,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging chemical tools and techniques for tracking biological manganese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Chemical Elements and Iron Oxidation States in the Substantia Nigra of 6-Hydroxydopamine Lesioned Rats Using Correlative Immunohistochemistry With Proton and Synchrotron Micro-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayani Das</w:t>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustav Khatua</w:t>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananya Rakshit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anindita Sarkar</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Trans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt00508k⟩</w:t>
+              <w:t xml:space="preserve">Front.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188086v1</w:t>
+                <w:t xml:space="preserve">hal-02327769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLC30A10 Mutation Involved in Parkinsonism Results in Manganese Accumulation within Nanovesicles of the Golgi Apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese Mapping Using a Fluorescent Mn 2+ Sensor and Nanosynchrotron X-ray Fluorescence Reveals the Role of the Golgi Apparatus as a Manganese Storage Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles E. Zogzas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+                <w:t xml:space="preserve">Kaustav Khatua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Porcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00451⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.13724-13732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017059v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese levels in infant formula and young child nutritional beverages in the United States and France: Comparison to breast milk and regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging chemical tools and techniques for tracking biological manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Khatua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananya Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Frisbie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asunción Carmona</w:t>
+                <w:t xml:space="preserve">Anindita Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223636⟩</w:t>
+              <w:t xml:space="preserve">Dalton Trans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (21), pp.7047-7061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt00508k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351030v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Chemical Elements and Iron Oxidation States in the Substantia Nigra of 6-Hydroxydopamine Lesioned Rats Using Correlative Immunohistochemistry With Proton and Synchrotron Micro-Analysis</w:t>
+                <w:t xml:space="preserve">SLC30A10 Mutation Involved in Parkinsonism Results in Manganese Accumulation within Nanovesicles of the Golgi Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Zogzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front.Neurosci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.599-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327769v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Mapping Using a Fluorescent Mn 2+ Sensor and Nanosynchrotron X-ray Fluorescence Reveals the Role of the Golgi Apparatus as a Manganese Storage Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+                <w:t xml:space="preserve">Manganese levels in infant formula and young child nutritional beverages in the United States and France: Comparison to breast milk and regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Frisbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (20), pp.13724-13732. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0223636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349653v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium exposure of human dopaminergic cells results in low cytotoxicity, accumulation within sub-cytoplasmic regions, and down regulation of MAO-B</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in element speciation analysis of biomedical samples using synchrotron-based techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339669v1</w:t>
+                <w:t xml:space="preserve">hal-01905442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in element speciation analysis of biomedical samples using synchrotron-based techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranium exposure of human dopaminergic cells results in low cytotoxicity, accumulation within sub-cytoplasmic regions, and down regulation of MAO-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Avazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104, pp.22-41. </w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.177-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905442v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyotrophic lateral sclerosis-like superoxide dismutase 1 proteinopathy is associated with neuronal loss in Parkinson’s disease brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, Duplication and Lateral Mutual Compressive Deformation of Akouemma hemisphaeria on the Seafloor of Okondja Basin at 2.2 Ga (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cottam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Ambroise Edou- Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiko Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Sawaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Ndong Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-017-1726-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (09), pp.1172-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729986v1</w:t>
+                <w:t xml:space="preserve">hal-02900108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, Duplication and Lateral Mutual Compressive Deformation of Akouemma hemisphaeria on the Seafloor of Okondja Basin at 2.2 Ga (Gabon)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Sawaki</w:t>
+                <w:t xml:space="preserve">Heterogeneous intratumoral distribution of gadolinium nanoparticles within U87 human glioblastoma xenografts unveiled by micro-PIXE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplice Ndong Ondo</w:t>
+                <w:t xml:space="preserve">Baptiste L'Homel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet-Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89067⟩</w:t>
+              <w:t xml:space="preserve">Anal.Biochem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous intratumoral distribution of gadolinium nanoparticles within U87 human glioblastoma xenografts unveiled by micro-PIXE imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc and Copper Effects on Stability of Tubulin and Actin Networks in Dendrites and Spines of Hippocampal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bonnet-Boissinot</w:t>
+                <w:t xml:space="preserve">Jennifer D. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anal.Biochem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 523, pp.50-57. </w:t>
+              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.1490-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6b00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758229v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc and Copper Effects on Stability of Tubulin and Actin Networks in Dendrites and Spines of Hippocampal Neurons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Akouemma hemisphaeria Organic Macrofossils Colony Hosting Biodiversity Assemblage on the Seafloor of Okondja Basin (Gabon) dated at 2.2 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer D. Petersen</w:t>
+                <w:t xml:space="preserve">A Edou-Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tchikoundzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sawaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chem.Neurosci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6b00452⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2381-8719.1000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719686v1</w:t>
+                <w:t xml:space="preserve">hal-02900111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Akouemma hemisphaeria Organic Macrofossils Colony Hosting Biodiversity Assemblage on the Seafloor of Okondja Basin (Gabon) dated at 2.2 Ga</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Tchikoundzi</w:t>
+                <w:t xml:space="preserve">Amyotrophic lateral sclerosis-like superoxide dismutase 1 proteinopathy is associated with neuronal loss in Parkinson’s disease brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin G. Trist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Sawaki</w:t>
+                <w:t xml:space="preserve">Veronica Cottam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Geology and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 06 (02), </w:t>
+              <w:t xml:space="preserve">Acta Neuropathol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (1), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2381-8719.1000281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00401-017-1726-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900111v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Synuclein Over-Expression Induces Increased Iron Accumulation and Redistribution in Iron-Exposed Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicellular Consortia Preserved in Biogenic Ductile-Plastic Nodules of Okondja Basin (Gabon) by 2.1 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussavou Edou Minko A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moussavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Edou-Minko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mbina Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanja Dučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-015-9146-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geology &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-6755.1000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758781v1</w:t>
+                <w:t xml:space="preserve">hal-02900118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicellular Consortia Preserved in Biogenic Ductile-Plastic Nodules of Okondja Basin (Gabon) by 2.1 Ga</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Edou-Minko</w:t>
+                <w:t xml:space="preserve">α-Synuclein Over-Expression Induces Increased Iron Accumulation and Redistribution in Iron-Exposed Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mbina Mounguengui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Tanja Dučić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geology &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 04 (02), </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.1925-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2329-6755.1000195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-015-9146-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900118v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced net charge and heterogeneity of pI isoforms in familial amyotrophic lateral sclerosis mutants of copper/zinc superoxide dismutase</w:t>
               </w:r>
@@ -3956,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sample preparation methods for single cell quantitative elemental imaging using proton or synchrotron radiation focused beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,1011 +4304,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental manganese compounds accumulate as Mn(II) within the Golgi apparatus of dopamine cells: relationship between speciation, subcellular distribution, and cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ortega</w:t>
+                <w:t xml:space="preserve">Correlative organelle fluorescence microscopy and synchrotron X-ray chemical element imaging in single cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuncion Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4MT00012A⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (27), pp.6979-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01020559v1</w:t>
+                <w:t xml:space="preserve">hal-02899959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and recent applications of the Tohoku microbeam system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Kikuchi</w:t>
+                <w:t xml:space="preserve">Low-solubility particles and a Trojan-horse type mechanism of toxicity: the case of cobalt oxide on human lung cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Darolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.056⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00977087v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper pathology in vulnerable brain regions in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine M. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cottam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiol Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (4), pp.858-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00968923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative organelle fluorescence microscopy and synchrotron X-ray chemical element imaging in single cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Environmental manganese compounds accumulate as Mn(II) within the Golgi apparatus of dopamine cells: relationship between speciation, subcellular distribution, and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-8004-4⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.822-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MT00012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899959v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01020559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-solubility particles and a Trojan-horse type mechanism of toxicity: the case of cobalt oxide on human lung cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Ortega</w:t>
+                <w:t xml:space="preserve">Improvement and recent applications of the Tohoku microbeam system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bresson</w:t>
+                <w:t xml:space="preserve">A. Terakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Darolles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roudeau</w:t>
+                <w:t xml:space="preserve">Y. Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 318, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00977087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc.</w:t>
+                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+                <w:t xml:space="preserve">C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 221, pp.0378-4274. </w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.133-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.05.363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3MT20196A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00873216v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc</w:t>
+                <w:t xml:space="preserve">Cobalt chloride speciation, mechanisms of cytotoxicity on human pulmonary cells, and synergistic toxicity with zinc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gautier</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 221, pp.0378-4274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.05.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3MT20196A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823540v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00873216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy of biological samples. A tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5368,64 +5368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Spatial Resolution Chemical Imaging of Inorganic and Organometallic Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental &amp; Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5472,51 +5472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of hard X-ray phase contrast imaging and X-ray fluorescence microscopy for sub-cellular metal quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Kosior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Suhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (3), pp.194-203. </w:t>
@@ -5874,51 +5874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine microimaging and quantification using nuclear reaction analysis: A tool for validating tissue distribution of positron emission tomography tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,77 +6008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal analysis of metals in copper-zinc superoxide dismutase isoforms separated on electrophoresis gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6141,77 +6141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-metals imaging and speciation in cells using proton and synchrotron radiation X-ray micro-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.S649-S658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6430,51 +6430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6559,51 +6559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Respaldiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,77 +6679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative micro-analysis of metal ions in subcellular compartments of cultured dopaminergic cells by combination of three ion beam techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 390 (6), pp.1585-1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6847,51 +6847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2(9), pp.e925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6951,77 +6951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (19), pp.7353-9. </w:t>
@@ -7085,77 +7085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (19), pp.7353 -7359. </w:t>
@@ -7232,64 +7232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (9), pp.e925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuncion Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7780,51 +7780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kelkoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Puente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiyarin Kittilukkana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caldi Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Pilapong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.102372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Domart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Trist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Genoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rookyard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdeen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2020.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Mitchell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Frisbie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda M. Halliday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Das" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Khatua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Rakshit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sarkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00508k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Zogzas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Frisbie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mitchell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Carmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avazeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.07.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2017.09.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cottam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1726-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou- Minko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moussavou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Sawaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Ndong Ondo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L'Homel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet-Boissinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.02.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D. Petersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Edou-Minko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussavou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tchikoundzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sawaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2381-8719.1000281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9146-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussavou Edou Minko A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou-Minko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6755.1000195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500187" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HVF68D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00303B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-014-0097-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00012A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuyama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terakawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kikuchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFHQG824-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8004-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Darolles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZR5FPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT20196A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30224a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0525.S4-005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kosior" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn900021z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavielle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gionnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.05.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DRVKM4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0166.focus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fraysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802375A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRHV3QH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802242A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-34VS1033-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Respaldiza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WDX6T85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1866-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLHNX8K3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000925" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383852v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135S0003-2700(07)01113-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzchos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ascaso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Orellana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona-Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05NBCV2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kelkoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Puente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuncion Carmona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiyarin Kittilukkana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gibout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Carboni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caldi Gomes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Maass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.16040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Pilapong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.4c00038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.102372" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Domart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Choquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10070382" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Trist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Genoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rookyard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdeen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2022.109702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2020.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika J. Mitchell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth H. Frisbie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Davies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda M. Halliday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9090198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.01014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Das" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Khatua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Rakshit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sarkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00508k" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Zogzas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00451" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Frisbie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mitchell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Carmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2017.09.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Malard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avazeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou- Minko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moussavou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Sato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Sawaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Ndong Ondo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L'Homel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet-Boissinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D. Petersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6b00452" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Edou-Minko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussavou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tchikoundzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sawaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2381-8719.1000281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cottam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1726-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussavou Edou Minko A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Edou-Minko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mbina Mounguengui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6755.1000195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Du&#269;i&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9146-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201500187" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HVF68D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00303B" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-014-0097-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8004-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Darolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00968923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bohic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.09.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veronesi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00012A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977087v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matsuyama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terakawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kikuchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.06.056" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFHQG824-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darolles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3MT20196A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.363" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZR5FPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ja30224a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00776225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0525.S4-005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kosior" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2011.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn900021z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dev&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavielle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gionnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173808" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.05.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2DRVKM4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2009.0166.focus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fraysse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802375A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRHV3QH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B802242A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-34VS1033-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900096v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Respaldiza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ager" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.02.080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WDX6T85-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1866-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLHNX8K3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000925" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383852v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0711135S0003-2700(07)01113-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383874v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzchos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ascaso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Orellana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona-Luque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05NBCV2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Biston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.077" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L9GPLKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>