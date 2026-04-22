--- v0 (2026-03-27)
+++ v1 (2026-04-22)
@@ -1070,138 +1070,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connectionist-like account of the rhythmic of counting-out rhymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CUNY conference on foot in phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, New York, United States</w:t>
+              <w:t xml:space="preserve">PaPI 2009 (Phonetics and Phonology in Iberia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Las Palmas, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650819v2</w:t>
+                <w:t xml:space="preserve">halshs-00648297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilio Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1230,152 +1230,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th LACUS (Linguistic Association of Canada and US) Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Claremont, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00648302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basilio Calderone</w:t>
+                <w:t xml:space="preserve">A connectionist-like account of the rhythmic of counting-out rhymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Tchobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laks</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atanas Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2009 (Phonetics and Phonology in Iberia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Las Palmas, Espagne</w:t>
+              <w:t xml:space="preserve">CUNY conference on foot in phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00648297v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors</w:t>
               </w:r>
@@ -1476,243 +1476,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des informations prosodiques dans la base PFC - outils de recherche et d'analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors in Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Celata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Marco Bertinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PFC 2008 Structures des français en contact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, New Orleans, États-Unis</w:t>
+              <w:t xml:space="preserve">Proceedings of CUNY Syllable Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, New-York, États-Unis. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00294159v1</w:t>
+                <w:t xml:space="preserve">halshs-00648285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors in Phonology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des informations prosodiques dans la base PFC - outils de recherche et d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CUNY Syllable Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, New-York, États-Unis. pp.1-20</w:t>
+              <w:t xml:space="preserve">Colloque PFC 2008 Structures des français en contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, New Orleans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00648285v1</w:t>
+                <w:t xml:space="preserve">halshs-00294159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources phonologiques au service de la didactique de l'oral : le projet PFC-EF</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2E7C517"/>
+    <w:nsid w:val="307C08A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atanas.fr/tchobanov_these2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-pfc.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-rhapsodie.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-orfeo.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.169.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061368v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650819v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atanas.fr/tchobanov_these2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-pfc.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-rhapsodie.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-orfeo.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.169.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061368v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650819v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>