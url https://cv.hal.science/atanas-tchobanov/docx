--- v1 (2026-04-22)
+++ v2 (2026-05-27)
@@ -1070,433 +1070,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Marco Bertinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilio Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laks</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Celata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaPI 2009 (Phonetics and Phonology in Iberia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Las Palmas, Espagne</w:t>
+              <w:t xml:space="preserve">CUNY Syllable Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New York, United States. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00648297v1</w:t>
+                <w:t xml:space="preserve">halshs-00551030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basilio Calderone</w:t>
+                <w:t xml:space="preserve">A connectionist-like account of the rhythmic of counting-out rhymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanas Tchobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreste Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laks</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atanas Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th LACUS (Linguistic Association of Canada and US) Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Claremont, États-Unis</w:t>
+              <w:t xml:space="preserve">CUNY conference on foot in phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00648302v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A connectionist-like account of the rhythmic of counting-out rhymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CUNY conference on foot in phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, New York, United States</w:t>
+              <w:t xml:space="preserve">36th LACUS (Linguistic Association of Canada and US) Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Claremont, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650819v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syllabic Receptors and Syllabification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Calderone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laks</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Celata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CUNY Syllable Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New York, United States. pp.X</w:t>
+              <w:t xml:space="preserve">PaPI 2009 (Phonetics and Phonology in Iberia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Las Palmas, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551030v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Syllable Based Behaviors in Phonology</w:t>
               </w:r>
@@ -1508,64 +1508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilio Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Celata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Marco Bertinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,217 +1813,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsymbolic representations: Tensor product and synfire chains modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laks</w:t>
+                <w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matphon1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00116930v1</w:t>
+                <w:t xml:space="preserve">halshs-01162927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of audio corpora : the case of the french corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacobson</w:t>
+                <w:t xml:space="preserve">Subsymbolic representations: Tensor product and synfire chains modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanas Tchobanov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC’06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Matphon1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162927v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phonologie connexioniste</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Pietrandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2543,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="307C08A4"/>
+    <w:nsid w:val="F3156661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atanas.fr/tchobanov_these2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-pfc.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-rhapsodie.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-orfeo.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.169.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061368v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650819v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atanas.fr/tchobanov_these2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-pfc.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-rhapsodie.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projet-orfeo.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Calderone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.169.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061368v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Celata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650819v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.02lac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.02lac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>