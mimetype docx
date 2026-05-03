--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1413,449 +1413,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the possible use of a tetra (hydroxyphenyl) porphyrin as a fluorescence probe for the supramolecular detection of phospholipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diprotonation process of meso-tetraphenylporphyrin derivatives designed for Photodynamic Therapy of cancers: From Multivariate Curve Resolution to predictive QSPR modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasselouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Athena Kasselouri</w:t>
+                <w:t xml:space="preserve">P. Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+                <w:t xml:space="preserve">R. Quiameso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 705, pp.306-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648199v1</w:t>
+                <w:t xml:space="preserve">hal-00630089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives: The effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the possible use of a tetra (hydroxyphenyl) porphyrin as a fluorescence probe for the supramolecular detection of phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Kasselouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ibrahim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Prognon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131 (12), pp.2528-2537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555085v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diprotonation process of meso-tetraphenylporphyrin derivatives designed for Photodynamic Therapy of cancers: From Multivariate Curve Resolution to predictive QSPR modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives: The effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Quiameso</w:t>
+                <w:t xml:space="preserve">C. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nicolis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maillard</w:t>
+                <w:t xml:space="preserve">V. Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 705, pp.306-314</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.10-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630089v1</w:t>
+                <w:t xml:space="preserve">hal-00555085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-tetraphenyl porphyrin derivatives : the effect of structural modifications on binding to DMPC liposomes and albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Kasselouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pradayrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraveena Sinniah-Kandiah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Khelifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;vaique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ping Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Essaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2018.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XL4NS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-J. Wiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaminade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quiameso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101260t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101040q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Desroches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bautista-Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Labeque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W29LMT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Albrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Baszkina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Valletonjm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selkti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5288-4_65" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CBZRBXWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Pradayrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraveena Sinniah-Kandiah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Nicolis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Khelifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;vaique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ping Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Essaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2018.07.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57XL4NS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan I Iorga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makky" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasselouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-J. Wiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaminade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quiameso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicolis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.06.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q2GF0ZS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ibrahim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. You" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosilio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang You" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.09.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51ZRWT1V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101260t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la101040q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Desroches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bautista-Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Labeque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auch&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2006.03.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W29LMT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aw Coleman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Albrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Baszkina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxxx Valletonjm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selkti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5288-4_65" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CBZRBXWW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>