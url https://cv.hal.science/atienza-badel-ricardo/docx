--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -340,51 +340,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323489v1</w:t>
+                <w:t xml:space="preserve">hal-05323489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Art et Re-Action (Area), Performing Urban Routines and Rituals</w:t>
               </w:r>
@@ -1820,267 +1820,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t>
+                <w:t xml:space="preserve">Les dimensions émergentes de l'intimité au-dehors du chez soi dans les zones d'habitat individuel dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+                <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théa Manola</w:t>
+                <w:t xml:space="preserve">Anna Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gourlot</w:t>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rémy</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t>
+                <w:t xml:space="preserve">Karine Houdemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 69, Centre de recherche sur l'espace sonore et l'environnement urbain; PUCA (Plan Urbanisme Construction Architecture). 2007, 2 vol. (185, 78p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993822v1</w:t>
+                <w:t xml:space="preserve">halshs-00685747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions émergentes de l'intimité au-dehors du chez soi dans les zones d'habitat individuel dense</w:t>
+                <w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Paris</w:t>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wieczorek</w:t>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 69, Centre de recherche sur l'espace sonore et l'environnement urbain; PUCA (Plan Urbanisme Construction Architecture). 2007, 2 vol. (185, 78p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685747v1</w:t>
+                <w:t xml:space="preserve">hal-00993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciry la suite</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Houdemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B1607D8"/>
+    <w:nsid w:val="163DEF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/atienza-badel-ricardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0271-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13712385X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palmese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atienza Badel Ricardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Carles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcginley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Billstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/atienza-badel-ricardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0271-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13712385X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palmese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atienza Badel Ricardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Carles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323489v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcginley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Billstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>