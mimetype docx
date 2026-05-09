--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -619,191 +619,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing the space - Resonance, improvisation, variations of urban ambiences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fighting &amp;quot;noise&amp;quot; = adding &amp;quot;noise&amp;quot;? - Active improvement of high-speed train Sonic Ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Billström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.153-158</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745533v1</w:t>
+                <w:t xml:space="preserve">halshs-00745544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting &amp;quot;noise&amp;quot; = adding &amp;quot;noise&amp;quot;? - Active improvement of high-speed train Sonic Ambiances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Playing the space - Resonance, improvisation, variations of urban ambiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niklas Billström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.235-240</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745544v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RéfleCT/Xions autour d'une &amp;quot;installation d'ambiance</w:t>
               </w:r>
@@ -1055,173 +1055,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad sonora urbana : tiempo, sonido y proyecto urbano</w:t>
+                <w:t xml:space="preserve">Identidad sonora urbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAU' 08, 4ème Congrès Européen de Recherche Architecturale et Urbaine. Paisaje Cultural - Paysage Cultural - Cultural Landscape. Madrid, 16-19 janvier 2008 [DVD-Rom]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Madrid, España</w:t>
+              <w:t xml:space="preserve">Les</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées Européennes de la Recherche Architecturale et Urbaine EURAU'08 : Paysage Culturel, 16-19 Janvier 2008, Madrid, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Madrid, España. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993616v1</w:t>
+                <w:t xml:space="preserve">halshs-00379907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad sonora urbana</w:t>
+                <w:t xml:space="preserve">Identidad sonora urbana : tiempo, sonido y proyecto urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Madrid, España. 13 p</w:t>
+              <w:t xml:space="preserve">EURAU' 08, 4ème Congrès Européen de Recherche Architecturale et Urbaine. Paisaje Cultural - Paysage Cultural - Cultural Landscape. Madrid, 16-19 janvier 2008 [DVD-Rom]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00379907v1</w:t>
+                <w:t xml:space="preserve">hal-00993616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambientes sonoros urbanos. La identidad sonora. Modos de Permanencia y Variación de una configuración urbana</w:t>
               </w:r>
@@ -1820,267 +1820,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions émergentes de l'intimité au-dehors du chez soi dans les zones d'habitat individuel dense</w:t>
+                <w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Paris</w:t>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wieczorek</w:t>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 69, Centre de recherche sur l'espace sonore et l'environnement urbain; PUCA (Plan Urbanisme Construction Architecture). 2007, 2 vol. (185, 78p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685747v1</w:t>
+                <w:t xml:space="preserve">hal-00993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t>
+                <w:t xml:space="preserve">Les dimensions émergentes de l'intimité au-dehors du chez soi dans les zones d'habitat individuel dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+                <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théa Manola</w:t>
+                <w:t xml:space="preserve">Anna Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gourlot</w:t>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rémy</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t>
+                <w:t xml:space="preserve">Karine Houdemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 69, Centre de recherche sur l'espace sonore et l'environnement urbain; PUCA (Plan Urbanisme Construction Architecture). 2007, 2 vol. (185, 78p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993822v1</w:t>
+                <w:t xml:space="preserve">halshs-00685747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciry la suite</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Houdemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="163DEF67"/>
+    <w:nsid w:val="3D0BA8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/atienza-badel-ricardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0271-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13712385X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palmese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atienza Badel Ricardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Carles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323489v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcginley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Billstr&#246;m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/atienza-badel-ricardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0271-3472" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13712385X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palmese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atienza Badel Ricardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Carles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323489v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcginley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Billstr&#246;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8251/soundspaces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wieczorek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>