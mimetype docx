--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -502,252 +502,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAT-field: a cheap, robust and quantitative Point-of-care serological test for Covid-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV-2 Infection in Companion Animals: Prospective Serological Survey and Risk Factor Analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel Ribes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomethods/bpac026⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14061178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431357v1</w:t>
+                <w:t xml:space="preserve">hal-04008876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Infection in Companion Animals: Prospective Serological Survey and Risk Factor Analysis in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessie Brun</w:t>
+                <w:t xml:space="preserve">HAT-field: a cheap, robust and quantitative Point-of-care serological test for Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Maurel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.1178. </w:t>
+              <w:t xml:space="preserve">Biology Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14061178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomethods/bpac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008876v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDR enzymes oxidize specific lipidic alkynylcarbinols into cytotoxic protein-reactive species</w:t>
               </w:r>
@@ -3157,51 +3157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAT-field: a very cheap, robust and quantitative point-of-care serological test for Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,64 +3219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, sensitive and quantitative FACS-based test for SARS-CoV-2 serology in humans and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,51 +3820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Mehalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Preuilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Battini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061178" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719267v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ra Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dymytrii Listunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Townsend" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Rijal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiong Kit Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying A Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22045-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02546391v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23480.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lizeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Gaspard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV7I1P1-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800284" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bourkhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana K. C. De Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV5I1P24-34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS0H84PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Volovenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSPR6VT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazeres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP3D3PFS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panayotis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mazarguil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-204.v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531362v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daubeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hudrisier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duthoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00113633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-5-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mclaren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-4-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Mehalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Preuilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Battini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpac026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719267v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ra Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dymytrii Listunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Townsend" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Rijal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiong Kit Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying A Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22045-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02546391v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23480.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lizeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Gaspard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV7I1P1-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800284" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bourkhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana K. C. De Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV5I1P24-34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS0H84PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Volovenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSPR6VT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazeres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP3D3PFS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panayotis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mazarguil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-204.v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531362v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daubeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hudrisier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duthoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00113633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-5-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mclaren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-4-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>