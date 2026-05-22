--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1207,295 +1207,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methinylogation approach in chiral pharmacophore design: from alkynyl- to allenyl-carbinol warheads against tumor cells</w:t>
+                <w:t xml:space="preserve">From natural to artificial antitumor lipidic alkynylcarbinols: Asymmetric synthesis, enzymatic resolution, and refined SARs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dymytrii Listunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201800284⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (16), pp.3114-3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952875v1</w:t>
+                <w:t xml:space="preserve">hal-01952874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From natural to artificial antitumor lipidic alkynylcarbinols: Asymmetric synthesis, enzymatic resolution, and refined SARs</w:t>
+                <w:t xml:space="preserve">Methinylogation approach in chiral pharmacophore design: from alkynyl- to allenyl-carbinol warheads against tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dymytrii Listunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafida Gaspard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Bernardes-Génisson</w:t>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (16), pp.3114-3130. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (16), pp.1711-1722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201800284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952874v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal optimization of cytotoxic lipidic dialkynylcarbinols</w:t>
               </w:r>
@@ -1762,77 +1762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethynylogation approach in pharmacophore design: From alkynyl-to butadiynyl-carbinols vs antitumoral cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dymytrii Listunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Génisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulian Volovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3820,51 +3820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Mehalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Preuilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Battini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpac026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719267v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ra Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dymytrii Listunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Townsend" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Rijal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiong Kit Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying A Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22045-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02546391v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23480.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lizeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Gaspard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV7I1P1-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800284" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bourkhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana K. C. De Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV5I1P24-34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS0H84PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Volovenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSPR6VT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazeres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP3D3PFS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panayotis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mazarguil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-204.v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531362v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daubeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hudrisier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duthoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00113633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-5-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mclaren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-4-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bouvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Mehalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vieira de Brito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163592v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202350437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bossuat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Preuilh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Peixoto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Battini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomethods/bpac026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719267v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ra Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dymytrii Listunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.73913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Townsend" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Rijal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiong Kit Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying A Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22045-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02546391v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23480.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lizeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Gaspard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV7I1P1-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Bernardes-G&#233;nisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saffon-Merceron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bourkhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana K. C. De Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201800118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17721/fujcV5I1P24-34" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS0H84PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Volovenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSPR6VT4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazeres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP3D3PFS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kaddoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panayotis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Mazarguil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-204.v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531362v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daubeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hudrisier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duthoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00113633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-5-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rouillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mclaren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-4-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Edouard Gairin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maraval" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>