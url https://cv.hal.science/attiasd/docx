--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -100,221 +100,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
+                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495044v1</w:t>
+                <w:t xml:space="preserve">halshs-05473002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
+                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05473002v1</w:t>
+                <w:t xml:space="preserve">hal-05495044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mémoire professionnel : un projet collaboratif de professionnalisation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès : La recherche au coeur des solutions technologiques et sociales - Colloque : Recherche sur la professionnalisation et l’apprentissage dans la formation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -339,51 +339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser les processus transformatifs des constructions institutionnelles et pédagogiques dites innovantes dans l'enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colóquio Internacional de pesquisa sobre a Relação com o SAbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRSA, Nov 2025, campus Agreste de l'UFPE. Caruaru, Pernambuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -408,64 +408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -490,51 +490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international AFIRSE/EDRAC Le &amp;quot;grand bazar&amp;quot; de la formation des enseignantes et des enseignants : analyse et mise en perspective dans différents pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou-Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -611,64 +611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -693,51 +693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les compétences liées à l'activité de de recherche : un enjeu professionnel pour les formations en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH : défis, territoires &amp; acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -762,51 +762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation et les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIRSE, Vème Colóquio Internacional et XI Colóquio Nacional da AFIRSE/Section Brésilienne, Aug 2022, Palmas, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -831,51 +831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d’enseignant au fil des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,51 +926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Adubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adubra Edem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1155,51 +1155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque AFIRSE Canada – Attias-Delattre V., « Recherche et enseignement universitaires : perspectives internationales ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation, Continuité, ruptures ou limites ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIRSE Canada, Jun 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1224,51 +1224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'évaluation : une illusion nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1319,51 +1319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien d'évaluation : au-delà-des illusions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Congrès AGRH, 4-6 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,51 +1388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en éducation et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en sciences de l’éducation: convergences ou ruptures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIRSE Section canadienne, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,64 +1539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,51 +1653,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Quel avenir pour les revues scientifiques et francophones ? La Recherche En Éducation, un modèle atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« TEMPS, ENSEIGNEMENT ET RECHERCHE : BOULEVERSEMENT ET CONTINUITES »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,51 +1830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu des filles guinéennes au collège : sortir d'une logique déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 93, pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons-nous d’Éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un agenda de l’Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,195 +2031,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Une constellation d’acteurs dans une nouvelle histoire pour l’Enseignement supérieur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éditorial : Marquer un temps d’observation et un souffle à la contribution scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190528v1</w:t>
+                <w:t xml:space="preserve">hal-04190523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Marquer un temps d’observation et un souffle à la contribution scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Editorial : Une constellation d’acteurs dans une nouvelle histoire pour l’Enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190523v1</w:t>
+                <w:t xml:space="preserve">hal-04190528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche En Éducation, un nouveau partenaire institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2244,51 +2244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,64 +2313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le désapprentissage organisationnel, 19 (47), pp.165-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du Business Ethics et l'entreprise a-morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubépine Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,64 +2518,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Claire Edey Gamassou; Mathias Szpirglas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS (Management et Société), 2025, 978-2-38630-171-1</w:t>
@@ -2604,51 +2604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxène Esu-Bwana Kibwenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2680,178 +2680,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la recherche universitaire, Contexte et efficacité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’Harmattan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256247v1</w:t>
+                <w:t xml:space="preserve">hal-01262292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’évaluation de la recherche universitaire, Contexte et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
+              <w:t xml:space="preserve"> L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262292v1</w:t>
+                <w:t xml:space="preserve">hal-01256247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2869,51 +2869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing research-related skills: a professional challenge for master's programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2931,51 +2931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation des temps universitaires EDRAC (EDucation, Recherches et ACtualités) et Université de Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d'enseignant au fil des crises multiformes de légitimité (en Amérique latine et en France) Véronique Attias-Delattre (coordination)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Corrêa da Silva Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en Éducation et les pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Corrêa da Silva Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement Supérieur : Défis et Paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3380,51 +3380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENDRE - AUF - AFD : « Accompagner le développement du cycle fondamental : l'enjeu de la transition école / collège » L'articulation école / collège par l'analyse des dispositifs organisationnels et pédagogiques mis en oeuvre dans les pratiques formelles et informelles au Burkina Faso et en Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djenabou Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sissao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3455,51 +3455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport thématique mondial sur les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UNESCO - International Task Force. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3690,51 +3690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>