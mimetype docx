--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -66,3484 +66,3721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
+                <w:t xml:space="preserve">Le mémoire professionnel au coeur d'un partenariat ? Les perspectives ouvertes par la recherche collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Les clés pour une recherche partenariale réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.208-219, 2026, Versus, 978-2-38630-272-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05473002v1</w:t>
+                <w:t xml:space="preserve">hal-05584544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Claire Edey Gamassou; Mathias Szpirglas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05495044v1</w:t>
+              <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS (Management et Société), 2025, 978-2-38630-171-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mémoire professionnel : un projet collaboratif de professionnalisation transformative</w:t>
+                <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxène Esu-Bwana Kibwenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès : La recherche au coeur des solutions technologiques et sociales - Colloque : Recherche sur la professionnalisation et l’apprentissage dans la formation universitaire</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan Cameroun, 2023, L'Harmattan Cameroun, Harmattan Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984870v1</w:t>
+                <w:t xml:space="preserve">hal-04208791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser les processus transformatifs des constructions institutionnelles et pédagogiques dites innovantes dans l'enseignement supérieur français</w:t>
+                <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio Internacional de pesquisa sobre a Relação com o SAbe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05224766v1</w:t>
+              <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
+                <w:t xml:space="preserve">L’évaluation de la recherche universitaire, Contexte et efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...1111 lines deleted...]
-                <w:t xml:space="preserve">hal-00748859v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Quel avenir pour les revues scientifiques et francophones ? La Recherche En Éducation, un modèle atypique</w:t>
+                <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05156874v1</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05473002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« TEMPS, ENSEIGNEMENT ET RECHERCHE : BOULEVERSEMENT ET CONTINUITES »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Didou</w:t>
+                <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche En Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04984831v1</w:t>
+              <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu des filles guinéennes au collège : sortir d'une logique déterministe</w:t>
+                <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190498v1</w:t>
+              <w:t xml:space="preserve">Design, Mutations organisationnelles et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2026, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlons-nous d’Éducation ?</w:t>
+                <w:t xml:space="preserve">Le mémoire professionnel : un projet collaboratif de professionnalisation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190534v1</w:t>
+              <w:t xml:space="preserve">Congrès : La recherche au coeur des solutions technologiques et sociales - Colloque : Recherche sur la professionnalisation et l’apprentissage dans la formation universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un agenda de l’Éducation</w:t>
+                <w:t xml:space="preserve">Formaliser les processus transformatifs des constructions institutionnelles et pédagogiques dites innovantes dans l'enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190538v1</w:t>
+              <w:t xml:space="preserve">Colóquio Internacional de pesquisa sobre a Relação com o SAbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIRSA, Nov 2025, campus Agreste de l'UFPE. Caruaru, Pernambuco, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Marquer un temps d’observation et un souffle à la contribution scientifique</w:t>
+                <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190523v1</w:t>
+              <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Une constellation d’acteurs dans une nouvelle histoire pour l’Enseignement supérieur ?</w:t>
+                <w:t xml:space="preserve">Colloque international AFIRSE/EDRAC Le &amp;quot;grand bazar&amp;quot; de la formation des enseignantes et des enseignants : analyse et mise en perspective dans différents pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Didou-Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakia Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Nafti-Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190528v1</w:t>
+              <w:t xml:space="preserve">Mobiliser les savoirs en français Une semaine complète d'évènements, de colloques et de discussions sur la recherche et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Recherche En Éducation, un nouveau partenaire institutionnel</w:t>
+                <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190520v1</w:t>
+              <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190517v1</w:t>
+              <w:t xml:space="preserve">Recherche en éducation et les pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE, Vème Colóquio Internacional et XI Colóquio Nacional da AFIRSE/Section Brésilienne, Aug 2022, Palmas, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
+                <w:t xml:space="preserve">Évaluer les compétences liées à l'activité de de recherche : un enjeu professionnel pour les formations en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01131098v1</w:t>
+              <w:t xml:space="preserve">GRH : défis, territoires &amp; acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mode du Business Ethics et l'entreprise a-morale</w:t>
+                <w:t xml:space="preserve">La profession d’enseignant au fil des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubépine Dahan</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Didou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00865536v1</w:t>
+              <w:t xml:space="preserve">L’Éducation et la formation face aux grands défis de notre époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSE XXè congrès, Jun 2020, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Adubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louzano Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysuf Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accountability in education: Meeting our commitments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIES, 2018, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adubra Edem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louzano Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niang Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Yusouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque AFIRSE Canada – Attias-Delattre V., « Recherche et enseignement universitaires : perspectives internationales ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en éducation, Continuité, ruptures ou limites ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE Canada, Jun 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entretien d'évaluation : au-delà-des illusions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIème Congrès AGRH, 4-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien d'évaluation : une illusion nécessaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nouveaux modèles de GRH ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en éducation et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en sciences de l’éducation: convergences ou ruptures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE Section canadienne, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961624v1</w:t>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
+                <w:t xml:space="preserve">Éditorial : Quel avenir pour les revues scientifiques et francophones ? La Recherche En Éducation, un modèle atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luxène Esu-Bwana Kibwenge</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04208791v1</w:t>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« TEMPS, ENSEIGNEMENT ET RECHERCHE : BOULEVERSEMENT ET CONTINUITES »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Didou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01262292v1</w:t>
+              <w:t xml:space="preserve">La Recherche En Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2024), pp.1 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la recherche universitaire, Contexte et efficacité</w:t>
+                <w:t xml:space="preserve">Le vécu des filles guinéennes au collège : sortir d'une logique déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’Harmattan</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 93, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlons-nous d’Éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un agenda de l’Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Marquer un temps d’observation et un souffle à la contribution scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial : Une constellation d’acteurs dans une nouvelle histoire pour l’Enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Recherche En Éducation, un nouveau partenaire institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01256247v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le désapprentissage organisationnel, 19 (47), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mode du Business Ethics et l'entreprise a-morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubépine Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.65-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing research-related skills: a professional challenge for master's programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation des temps universitaires EDRAC (EDucation, Recherches et ACtualités) et Université de Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en Éducation et les pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilene Corrêa da Silva Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement Supérieur : Défis et Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro Spécial, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d'enseignant au fil des crises multiformes de légitimité (en Amérique latine et en France) Véronique Attias-Delattre (coordination)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Corrêa da Silva Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou-Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2023, Education et Société, Louis Marmoz, ISBN : 978-2-14-028878-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162978v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-04190514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENDRE - AUF - AFD : « Accompagner le développement du cycle fondamental : l'enjeu de la transition école / collège » L'articulation école / collège par l'analyse des dispositifs organisationnels et pédagogiques mis en oeuvre dans les pratiques formelles et informelles au Burkina Faso et en Guinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djenabou Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sissao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence univesitaire de la Francophonie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport thématique mondial sur les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UNESCO - International Task Force. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3690,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>