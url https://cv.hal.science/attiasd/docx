--- v2 (2026-04-27)
+++ v3 (2026-05-24)
@@ -66,2076 +66,1652 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
-[...422 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l'exploration : la “danse infernale” de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05473002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l’exploration : la “danse infernale”1 de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries - Saison 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALOREM, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à l’exploration : la « danse infernale » de la coopération inter-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Mutations organisationnelles et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2026, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mémoire professionnel : un projet collaboratif de professionnalisation transformative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès : La recherche au coeur des solutions technologiques et sociales - Colloque : Recherche sur la professionnalisation et l’apprentissage dans la formation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaliser les processus transformatifs des constructions institutionnelles et pédagogiques dites innovantes dans l'enseignement supérieur français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colóquio Internacional de pesquisa sobre a Relação com o SAbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRSA, Nov 2025, campus Agreste de l'UFPE. Caruaru, Pernambuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chorégraphie invisible du harcèlement au travail : une analyse de la série L’Opéra - saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management en Séries - Saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque international AFIRSE/EDRAC Le &amp;quot;grand bazar&amp;quot; de la formation des enseignantes et des enseignants : analyse et mise en perspective dans différents pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou-Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakia Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Maltais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Nafti-Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobiliser les savoirs en français Une semaine complète d'évènements, de colloques et de discussions sur la recherche et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management en série (Saison 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence inaugurale</w:t>
+                <w:t xml:space="preserve">Évaluer les compétences liées à l'activité de de recherche : un enjeu professionnel pour les formations en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en éducation et les pratiques enseignantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIRSE, Vème Colóquio Internacional et XI Colóquio Nacional da AFIRSE/Section Brésilienne, Aug 2022, Palmas, Brésil</w:t>
+              <w:t xml:space="preserve">GRH : défis, territoires &amp; acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191012v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les compétences liées à l'activité de de recherche : un enjeu professionnel pour les formations en Master</w:t>
+                <w:t xml:space="preserve">Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRH : défis, territoires &amp; acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Recherche en éducation et les pratiques enseignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIRSE, Vème Colóquio Internacional et XI Colóquio Nacional da AFIRSE/Section Brésilienne, Aug 2022, Palmas, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190969v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d’enseignant au fil des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Éducation et la formation face aux grands défis de notre époque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMSE XXè congrès, Jun 2020, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Adubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louzano Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysuf Sayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability in education: Meeting our commitments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIES, 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Requirements for the Teaching Profession, A review of the situation in 25 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adubra Edem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louzano Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niang Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayed Yusouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque AFIRSE Canada – Attias-Delattre V., « Recherche et enseignement universitaires : perspectives internationales ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation, Continuité, ruptures ou limites ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIRSE Canada, Jun 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien d'évaluation : au-delà-des illusions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Entretien d'évaluation : une illusion nécessaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Simoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Congrès AGRH, 4-6 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">De nouveaux modèles de GRH ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639407v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien d'évaluation : une illusion nécessaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'entretien d'évaluation : au-delà-des illusions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilda Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De nouveaux modèles de GRH ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIème Congrès AGRH, 4-6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269840v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Innovation for sustainable city transport: organizational structure and skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Forum on Knowledge Asset Dynamics (IFKAD) Knowledge and Management Models for Sustainable Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFKAD, Jun 2014, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en éducation et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en sciences de l’éducation: convergences ou ruptures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIRSE Section canadienne, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques psychosociaux : un management des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2145,950 +1721,1374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 32, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Quel avenir pour les revues scientifiques et francophones ? La Recherche En Éducation, un modèle atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Al Khatib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« TEMPS, ENSEIGNEMENT ET RECHERCHE : BOULEVERSEMENT ET CONTINUITES »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Didou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stamelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche En Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (2024), pp.1 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu des filles guinéennes au collège : sortir d'une logique déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 93, pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons-nous d’Éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un agenda de l’Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Marquer un temps d’observation et un souffle à la contribution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Une constellation d’acteurs dans une nouvelle histoire pour l’Enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Recherche En Éducation, un nouveau partenaire institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désapprendre les risques psychosociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le désapprentissage organisationnel, 19 (47), pp.165-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.047.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du Business Ethics et l'entreprise a-morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubépine Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mémoire professionnel au coeur d'un partenariat ? Les perspectives ouvertes par la recherche collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clés pour une recherche partenariale réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.208-219, 2026, Versus, 978-2-38630-272-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Episode 1 - La série L’Opéra : une chorégraphie organisationnelle sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Giordano; Romain Pierronnet; Claire Edey Gamassou; Mathias Szpirglas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management en séries Saison 1 Scénariser, produire, mettre en scène le management avec les séries TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS (Management et Société), 2025, 978-2-38630-171-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxène Esu-Bwana Kibwenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur le sentier de mes deuils Itinéraire d'affliction et d'épanouissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan Cameroun, 2023, L'Harmattan Cameroun, Harmattan Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00865536v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la recherche universitaire, Contexte et efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Recherche en éducation dans le monde en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche en éducation dans un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 246 p., 2015, L'Harmattan - Collection AFIRSE, 978-2-343-06579-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3235,77 +3235,210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession d'enseignant au fil des crises multiformes de légitimité (en Amérique latine et en France) Véronique Attias-Delattre (coordination)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilene Corrêa da Silva Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Didou-Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2023, Education et Société, Louis Marmoz, ISBN : 978-2-14-028878-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en Éducation et les pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3321,272 +3454,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement Supérieur : Défis et Paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Attias-Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro Spécial, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190514v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04162978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3927,51 +3927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Attias-Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou-Aupetit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Laroui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maltais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nafti-Malherbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Didou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pereyra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Adubra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louzano Paola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysuf Sayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adubra Edem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Fatou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Yusouf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamelos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.047.0165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;pine Dahan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lux&#232;ne Esu-Bwana Kibwenge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Corr&#234;a da Silva Freitas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djenabou Bald&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sissao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01539952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>