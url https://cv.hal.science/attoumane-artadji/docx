--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2622,57 +2622,92 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attoumane Artadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cavicchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire N’sondé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.rk3g349ga⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2693,114 +2728,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recul et persistance du paludisme en Union des Comores : une approche géographique pour déterminer l’importance des facteurs environnementaux et sociaux dans son maintien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attoumane Artadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de la Réunion, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LARE0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2947,51 +2982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie dos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Wahab Karamoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Pascal Zahiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/jps.63799953906871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alla Della" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Webber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giacoma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0064-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Samba Wade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mendy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04217429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lipovac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andriamanantena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LARE0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie dos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Wahab Karamoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Pascal Zahiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/jps.63799953906871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Kacou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Alla Della" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacar Affane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Webber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giacoma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0064-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfane Bacar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.12.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Gueye Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Samba Wade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Mendy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04217429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lipovac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andriamanantena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavicchioli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.rk3g349ga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LARE0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>