--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -208,51 +208,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
+                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
@@ -270,106 +270,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141920v1</w:t>
+                <w:t xml:space="preserve">hal-04130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
+                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
@@ -387,341 +378,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130225v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363098v1</w:t>
+                <w:t xml:space="preserve">hal-03701491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701491v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -817,51 +817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trigger or not trigger: dynamic thresholding for few shot event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,51 +1193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_55" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04382185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_55" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04382185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>