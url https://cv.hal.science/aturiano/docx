--- v0 (2026-03-24)
+++ v1 (2026-05-14)
@@ -304,187 +304,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Which education for development? Expertise on technical education in Egypt (1930-1960)”,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“United in the Fraternal Harmony of Work”: Missionaries, Industrial Education and the Shaping of a Cosmopolitan Elite of Male Workers in Egypt (1890–1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afriche e Orienti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), p. 160-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912076v1</w:t>
+                <w:t xml:space="preserve">hal-04912074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“United in the Fraternal Harmony of Work”: Missionaries, Industrial Education and the Shaping of a Cosmopolitan Elite of Male Workers in Egypt (1890–1940)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Which education for development? Expertise on technical education in Egypt (1930-1960)”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afriche e Orienti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scuola democratica. Learning for Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12828/113484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912074v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Franciscaines missionnaires de Marie en Haute-Égypte : reconfigurations d’un apostolat féminin à l’heure des transitions impériales (1920-1970)</w:t>
               </w:r>
@@ -1368,169 +1368,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation d’une élite féminine et action sociale. Le cas des religieuses du Sacré-Cœur en Égypte (1910-1960)</w:t>
+                <w:t xml:space="preserve">“Educare il Mediterraneo al femminile. Scuole missionarie ed istruzione in lingua italiana in Egitto ed in Siria (1880-1940)”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Pongiluppi; Paula Alejandra Serrao. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMMES MISSIONNAIRES DANS LES MONDES MUSULMANS (XIXe–XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, 2025, 9782384094103</w:t>
+              <w:t xml:space="preserve">Istituzioni educative italiani in contesti migratori e coloniali (XIX-XX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, In press, 978-88-351-6295-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454642v1</w:t>
+                <w:t xml:space="preserve">hal-04912094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Educare il Mediterraneo al femminile. Scuole missionarie ed istruzione in lingua italiana in Egitto ed in Siria (1880-1940)”,</w:t>
+                <w:t xml:space="preserve">Éducation d’une élite féminine et action sociale. Le cas des religieuses du Sacré-Cœur en Égypte (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istituzioni educative italiani in contesti migratori e coloniali (XIX-XX secolo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Angeli, In press, 978-88-351-6295-7</w:t>
+              <w:t xml:space="preserve">FEMMES MISSIONNAIRES DANS LES MONDES MUSULMANS (XIXe–XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2025, 9782384094103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912094v1</w:t>
+                <w:t xml:space="preserve">hal-05454642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions and Preaching: Introduction</w:t>
               </w:r>
@@ -1801,150 +1801,150 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consul, le missionnaire et le migrant. Contrôler et encadrer la main d’œuvre italienne à Alexandrie à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Lemire; Leyla Dakhli. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 337-349, Publications de la Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478024v1</w:t>
+                <w:t xml:space="preserve">hal-04970092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consul, le missionnaire et le migrant. Contrôler et encadrer la main d’œuvre italienne à Alexandrie à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalaura Turiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 337-349, Publications de la Sorbonne, 2016</w:t>
+              <w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970092v1</w:t>
+                <w:t xml:space="preserve">hal-02478024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2355,51 +2355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Labib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113484" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.70335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Viscomi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph John Viscomi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2017.47" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449633_002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Diana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Labib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113484" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.70335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Dalachanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14558" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Viscomi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph John Viscomi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2017.47" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.3389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon-Nour Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449633_002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Diana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>