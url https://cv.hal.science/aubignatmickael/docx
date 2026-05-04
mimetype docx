--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -208,4372 +208,4372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemic Stroke on Oral Anticoagulants (ISOA) study : causes des échecs des anticoagulants dans les cardiopathies emboligènes</w:t>
+                <w:t xml:space="preserve">Première mésencéphalotomie par thermothérapie laser interstitielle guidée par IRM (MRgLITT) pour douleurs cancéreuses réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Mansour</w:t>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lamy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leclercq</w:t>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Courselle-Arnoux</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+                <w:t xml:space="preserve">Claire Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 182, pp.S78-S79. </w:t>
+              <w:t xml:space="preserve">, 2026, 182, pp.S3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568923v1</w:t>
+                <w:t xml:space="preserve">hal-05568993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles cognitifs et comportementaux après AVC cérébelleux isolé : données des cohortes GRECogVASC et IDEA3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ischemic Stroke on Oral Anticoagulants (ISOA) study : causes des échecs des anticoagulants dans les cardiopathies emboligènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courselle-Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 182, pp.S76. </w:t>
+              <w:t xml:space="preserve">, 2026, 182, pp.S78-S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568986v1</w:t>
+                <w:t xml:space="preserve">hal-05568923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bloomy rind sign: An underrecognized MRI feature in the diagnosis of carcinomatosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles cognitifs et comportementaux après AVC cérébelleux isolé : données des cohortes GRECogVASC et IDEA3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubignat</w:t>
+                <w:t xml:space="preserve">Tristan Nodstawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hireche</w:t>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Selosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 182, pp.S76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466278v1</w:t>
+                <w:t xml:space="preserve">hal-05568986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première mésencéphalotomie par thermothérapie laser interstitielle guidée par IRM (MRgLITT) pour douleurs cancéreuses réfractaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bloomy rind sign: An underrecognized MRI feature in the diagnosis of carcinomatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Ouendo</w:t>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Arnault</w:t>
+                <w:t xml:space="preserve">S. Hireche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Josse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 182, pp.S3. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568993v1</w:t>
+                <w:t xml:space="preserve">hal-05466278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Effects of MR-Guided Focused Ultrasound Thalamotomy—Time to Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does Dopamine Sensitivity Influence the Choice between Subthalamotomy and Thalamotomy for Parkinsonian Tremor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2024.4785⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.30215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923978v1</w:t>
+                <w:t xml:space="preserve">hal-05054516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Dopamine Sensitivity Influence the Choice between Subthalamotomy and Thalamotomy for Parkinsonian Tremor?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clarifying Order and Carry‐Over Effects in Sequential MRgFUS Thalamotomy and Pallidothalamic Tract Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.30215⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054516v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Parkinson's disease therapy: The overlooked role of GPR143 in L-DOPA effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Bloomy Rind Sign : une signature IRM méconnue dans le diagnostic des méningites carcinomateuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 181, pp.S30-S31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157894v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poststroke action slowing increases with task complexity and is linked to broader brain recruitment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unilateral Magnetic Resonance‐Guided Focused Ultrasound (MRgFUS) Pallidothalamic Tractotomy in Parkinson's Disease: Promising Results But Uncertain Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.12.024⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926174v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying Order and Carry‐Over Effects in Sequential MRgFUS Thalamotomy and Pallidothalamic Tract Ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Concerns regarding the inclusion of a preprint in a meta-analysis on GLP-1 agonists in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70444⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.107798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374477v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bloomy Rind Sign : une signature IRM méconnue dans le diagnostic des méningites carcinomateuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rethinking Parkinson's disease therapy: The overlooked role of GPR143 in L-DOPA effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 181, pp.S30-S31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.061⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998893v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral Magnetic Resonance‐Guided Focused Ultrasound (MRgFUS) Pallidothalamic Tractotomy in Parkinson's Disease: Promising Results But Uncertain Target</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poststroke action slowing increases with task complexity and is linked to broader brain recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andrea Cervellera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tasseel-Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.70131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374338v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerns regarding the inclusion of a preprint in a meta-analysis on GLP-1 agonists in Parkinson's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cognitive impacts of unilateral MR-guided focused ultrasound thalamotomy: a meta-analysis and a call for systematic neuropsychological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (5), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2024.7.JNS24906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008653v1</w:t>
+                <w:t xml:space="preserve">hal-04862461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impacts of unilateral MR-guided focused ultrasound thalamotomy: a meta-analysis and a call for systematic neuropsychological assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact des différentes méthodes de stimulation dopaminergique continue sur les fluctuations motrices et les doses de Lévodopa : étude observationnelle monocentrique comparative en vie réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bertouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2024.7.JNS24906⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.S12-S13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862461v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of and Barriers to Subcutaneous Apomorphine Pen Injections in Parkinson's Disease: A Survey by the French NS ‐ PARK Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Foubert-Samier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mdc3.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des différentes méthodes de stimulation dopaminergique continue sur les fluctuations motrices et les doses de Lévodopa : étude observationnelle monocentrique comparative en vie réelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thalamotomie par thermothérapie interstitielle par laser (Litt) guidée par IRM pour le traitement de patients avec tremblements pharmaco résistants : suivi longitudinal par IRM et SRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Boussida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Layani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (2), pp.101251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998845v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamotomie par thermothérapie interstitielle par laser (Litt) guidée par IRM pour le traitement de patients avec tremblements pharmaco résistants : suivi longitudinal par IRM et SRM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Panero</w:t>
+                <w:t xml:space="preserve">Training in movement disorders during neurology residency in France: A national survey on educational gaps and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101251⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (8), pp.808-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959239v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR-guided Laser Interstitial Thermal Therapy mesencephalotomy for medically intractable malignant pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167 (1), pp.132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00701-025-06544-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in movement disorders during neurology residency in France: A national survey on educational gaps and future perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Effects of MR-Guided Focused Ultrasound Thalamotomy—Time to Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181 (8), pp.808-816. </w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2024.4785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294623v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation de la stimulation cérébrale profonde du noyau sous-thalamique guidée par l’imagerie : étude pilote en conditions réelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+                <w:t xml:space="preserve">Descriptive study of general practitioner's practices and knowledge about Parkinson's disease in the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Berro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Lefranc</w:t>
+                <w:t xml:space="preserve">H. Skierkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 180, pp.S67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.128⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 180 (7), pp.650-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509836v1</w:t>
+                <w:t xml:space="preserve">hal-04529478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive study of general practitioner's practices and knowledge about Parkinson's disease in the north of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granulomatose lymphomatoïde avec atteinte du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Kegkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moslemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Cagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lydia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.388⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.A496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529478v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucoencéphalopathie inflammatoire et CLOCC syndrome induits par une intoxication à la cocaïne-levamisole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kegkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.A521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unilateral Magnetic Resonance Imaging–Guided Laser Interstitial Thermal Therapy Thalamotomy for Essential Tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ouendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Boussida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.29790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic robot–assisted MRI-guided laser interstitial thermal therapy thalamotomy for medically intractable Holmes tremor: a pilot study and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ouendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Boussida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgical Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (5), pp.E9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2024.8.FOCUS24444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulomatose lymphomatoïde avec atteinte du système nerveux central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Peltier</w:t>
+                <w:t xml:space="preserve">Imaging-Guided Subthalamic Nucleus Deep Brain Stimulation Programming for Parkinson Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lydia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.A496. </w:t>
+              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.10.444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000200326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810948v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging-Guided Subthalamic Nucleus Deep Brain Stimulation Programming for Parkinson Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mise au point sur le diagnostic et la prise en charge des troubles neurologiques fonctionnels de Jean-Martin Charcot à 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lefranc</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andréa Cervellera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology: Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/CPJ.0000000000200326⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (12), pp.750-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698435v1</w:t>
+                <w:t xml:space="preserve">hal-04811025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point sur le diagnostic et la prise en charge des troubles neurologiques fonctionnels de Jean-Martin Charcot à 2024</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amantadine use in the French prospective NS-Park cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-024-02772-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811025v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en charge un tremblement pharmaco-résistant handicapant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.praneu.2024.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Subcutaneous Foslevodopa‐Foscarbidopa in Parkinson's Disease: A Mini‐Review of Current Scope and Future Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Tir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (10), pp.1188-1194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mdc3.14161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amantadine use in the French prospective NS-Park cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Thalamotomie unilatérale par thermothérapie laser interstitielle guidée par IRM (MRgLITT) pour les tremblements essentiels pharmaco-résistants : résultats d’une étude pilote avec suivi à 12 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Boussida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.S34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-024-02772-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575054v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamotomie unilatérale par thermothérapie laser interstitielle guidée par IRM (MRgLITT) pour les tremblements essentiels pharmaco-résistants : résultats d’une étude pilote avec suivi à 12 mois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Programmation de la stimulation cérébrale profonde du noyau sous-thalamique guidée par l’imagerie : étude pilote en conditions réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 180, pp.S34. </w:t>
+              <w:t xml:space="preserve">, 2024, 180, pp.S67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.02.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509958v1</w:t>
+                <w:t xml:space="preserve">hal-04509836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">État de mal épileptique réfractaire de novo (NORSE) : une présentation atypique de Neurowhipple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniela Andriuta</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Sarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wannepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 179, pp.S95-S96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980853v1</w:t>
+                <w:t xml:space="preserve">hal-04083353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Surgical Treatment of an Intracranial Arachnoid Cyst Inducing Holmes’ Tremor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-convulsive status epilepticus associated with Whipple’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Sarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wannepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Practical Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pn-2023-003885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/pn-2023-003885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mdc3.13744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137847v1</w:t>
+                <w:t xml:space="preserve">hal-04250420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de mal épileptique réfractaire de novo (NORSE) : une présentation atypique de Neurowhipple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+                <w:t xml:space="preserve">Artificial intelligence and ChatGPT between worst enemy and best friend: The two faces of a revolution and its impact on science and medical schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxandra Sarba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 179, pp.S95-S96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.551⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 179 (6), pp.520-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083353v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ataxie d’installation progressive, carence en cuivre et mutation de novo du gène de la céruléoplasmine : cause ou coïncidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Masmoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 179, pp.S65-S66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-convulsive status epilepticus associated with Whipple’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stereotactic robot-assisted MRI-guided laser interstitial thermal therapy thalamotomy for medically intractable Parkinson’s disease tremor: technical note and preliminary effects on 2 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/pn-2023-003885⟩</w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00701-023-05614-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250420v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence and ChatGPT between worst enemy and best friend: The two faces of a revolution and its impact on science and medical schools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Diab</w:t>
+                <w:t xml:space="preserve">Successful Surgical Treatment of an Intracranial Arachnoid Cyst Inducing Holmes’ Tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu‐florian Vandici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.03.004⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.998-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.13744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137898v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotactic robot-assisted MRI-guided laser interstitial thermal therapy thalamotomy for medically intractable Parkinson’s disease tremor: technical note and preliminary effects on 2 cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Andriuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00701-023-05614-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095080v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités d’utilisation de la thermothérapie laser (LITT) guidée par IRM pour la réalisation de thalamotomies dans la prise en charge de tremblements essentiels pharmaco-résistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ouendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178, pp.S26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4607,90 +4607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic headache with spontaneous hypothermia reveal Shapiro's syndrome variant with effectiveness of clonidine therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Andriuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4718,789 +4718,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-motor symptoms of Parkinson's disease from pathophysiology to early diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impulse control disorder under dopaminergic agonists revealed by acts of violence against animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (4), pp.251-268. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (3), pp.325-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607120v1</w:t>
+                <w:t xml:space="preserve">hal-03607121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse control disorder under dopaminergic agonists revealed by acts of violence against animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Non-motor symptoms of Parkinson's disease from pathophysiology to early diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 177 (3), pp.325-326. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607121v1</w:t>
+                <w:t xml:space="preserve">hal-03607120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abcès cérébral et maladie de Rendu-Osler-Weber : pensez à rechercher des malformations artério-veineuses pulmonaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of deep brain stimulation contacts using volume of tissue activated software following subthalamic nucleus stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salomon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Devaluez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.6.JNS192157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493926v1</w:t>
+                <w:t xml:space="preserve">hal-04532580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of deep brain stimulation contacts using volume of tissue activated software following subthalamic nucleus stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lefranc</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation programming in Parkinson's disease: Introduction of current issues and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.6.JNS192157⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.770 - 779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532580v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation programming in Parkinson's disease: Introduction of current issues and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Krystkowiak</w:t>
+                <w:t xml:space="preserve">La thermothérapie laser (LITT) guidée par IRM : une nouvelle technique prometteuse dans la prise en charge des tremblements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 176, pp.770 - 779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 176, pp.S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493456v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thermothérapie laser (LITT) guidée par IRM : une nouvelle technique prometteuse dans la prise en charge des tremblements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abcès cérébral et maladie de Rendu-Osler-Weber : pensez à rechercher des malformations artério-veineuses pulmonaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.S102. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.776 - 779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.01.290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532553v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and ischemic stroke: Should we systematically look for lupus anticoagulant and antiphospholipid antibodies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (6, SI), pp.505-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5547,51 +5547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traitements de seconde ligne dans la maladie de Parkinson à un stade avancé : à quel moment ? Pour quels patients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krystkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.55 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5625,90 +5625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une céphalée peut en cacher deux autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.167 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5768,277 +5768,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of unilateral MRI-guided laser interstitial thermal therapy thalamotomy for patients with medically intractable essential tremor: a single-center, single-blind, pilot trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MR Imaging and MR Spectroscopy follow-up of patients treated by LITT for pharmacoresistant tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Layani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Boussida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Boussida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+                <w:t xml:space="preserve">Aurélien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Panero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV congress of European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery, Sep 2023, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">XXV congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery, Sep 2023, Stockholm (Suède), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319910v1</w:t>
+                <w:t xml:space="preserve">hal-04319912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Imaging and MR Spectroscopy follow-up of patients treated by LITT for pharmacoresistant tremor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Safety and efficacy of unilateral MRI-guided laser interstitial thermal therapy thalamotomy for patients with medically intractable essential tremor: a single-center, single-blind, pilot trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ouendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Boussida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Panero</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery, Sep 2023, Stockholm (Suède), France</w:t>
+              <w:t xml:space="preserve">XXV congress of European Society for Stereotactic and Functional Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery, Sep 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319912v1</w:t>
+                <w:t xml:space="preserve">hal-04319910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6056,103 +6056,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°252 – Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roussel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Andriuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6385,51 +6385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="643A6FD3"/>
+    <w:nsid w:val="6FD130B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubignatmickael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5183-1128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259021245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DUF-9810-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mansour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courselle-Arnoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nodstawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05466278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubignat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hireche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.12.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ouendo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arnault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04923978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2024.4785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andrea Cervellera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tasseel-Ponche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.12.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Selosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hireche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05008653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107798" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.7.JNS24906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Khelifi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04959239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Layani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-025-06544-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skierkowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.388" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kegkou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.8.FOCUS24444" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04810948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moslemi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Cagny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lydia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04698435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000200326" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233;a Cervellera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.11.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04762231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2024.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04645819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.14161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02772-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.065" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu&#8208;florian Vandici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13744" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04083353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Diab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Sarba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wannepain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04083337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masmoudi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.406" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04250420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/pn-2023-003885" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.03.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04095080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05614-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.02.177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-021-01245-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.06.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salomon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanghe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Devaluez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.6.JNS192157" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493456v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2019.01.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canaple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2019.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.241" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03474718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aubignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubignatmickael" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5183-1128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259021245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DUF-9810-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ouendo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Arnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Josse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mansour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courselle-Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Nodstawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05466278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubignat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hireche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Selosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30215" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Selosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hireche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05008653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05157894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04926174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andrea Cervellera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Neel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tasseel-Ponche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.12.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefranc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.7.JNS24906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertouille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05029445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Khelifi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04959239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Boussida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Layani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.07.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-025-06544-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04923978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2024.4785" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skierkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04810948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kegkou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moslemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Cagny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lydia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.10.167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04764572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.8.FOCUS24444" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04698435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/CPJ.0000000000200326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04811025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233;a Cervellera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.11.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-024-02772-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04762231v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2024.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04645819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.14161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04509836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.02.128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04083353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Diab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Sarba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wannepain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.551" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04250420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/pn-2023-003885" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.03.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04083337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masmoudi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04095080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-023-05614-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04137847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu&#8208;florian Vandici" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13744" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.02.177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-021-01245-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krystkowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.06.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Devaluez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.6.JNS192157" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.01.290" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salomon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2020.06.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.05.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2019.01.009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canaple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2019.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.241" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03474718v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Aubignat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>