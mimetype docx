--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1428,295 +1428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of manganese cycling on alkalinity in the redox stratified water column of Chesapeake Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
+                <w:t xml:space="preserve">George W Luther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Metzger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Emily R Estes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Necker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley M Tebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (14), pp.3053 - 3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3053-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046714v1</w:t>
+                <w:t xml:space="preserve">hal-04217722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of manganese cycling on alkalinity in the redox stratified water column of Chesapeake Bay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bradley M Tebo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (14), pp.3053 - 3071. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3053-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217722v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and predicting the changes for inorganic mercury and methylmercury concentrations in surface waters of a tidal estuary (Adour Estuary, SW France)</w:t>
               </w:r>
@@ -3969,51 +3969,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between plant colonization and desiccation features seen through 2D porewater chemistry in a superfast prograding saltmarsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daviray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,117 +4476,238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mousques-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The exceptional winter flood of Loire river 2021: an unexpected source of methane in the inner estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4595,70 +4716,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4668,165 +4789,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4973,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Margalef-Marti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyoneaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04866964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Imene Boukortt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laborda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jimenez-Lamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault-De-Chanvalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Oldham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Tebo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coffey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Luther" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Estes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Necker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M Tebo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3053-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114400" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27355-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rosas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026654118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Lobos Valenzuela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.02.069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-018-9342-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chiffoleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.11.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moncelon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Margalef-Marti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyoneaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04866964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Imene Boukortt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laborda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jimenez-Lamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault-De-Chanvalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Oldham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Tebo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coffey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Luther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Estes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Necker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M Tebo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3053-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114400" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27355-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rosas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026654118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Lobos Valenzuela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.02.069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-018-9342-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chiffoleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.11.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moncelon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>