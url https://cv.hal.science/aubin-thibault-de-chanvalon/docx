--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -368,325 +368,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury degradation by hot spring sulfur-linked microbial communities as a dominant pathway in regulating mercury speciation</w:t>
+                <w:t xml:space="preserve">Is reducing phosphorus inputs sufficient to reduce hypoxia in estuaries? The example of the Loire estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Ping Xue</w:t>
+                <w:t xml:space="preserve">Nour El Imene Boukortt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Margalef-Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Guyoneaud</w:t>
+                <w:t xml:space="preserve">Joel Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122652⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.109110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776844v1</w:t>
+                <w:t xml:space="preserve">hal-04866964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reducing phosphorus inputs sufficient to reduce hypoxia in estuaries? The example of the Loire estuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylmercury degradation by hot spring sulfur-linked microbial communities as a dominant pathway in regulating mercury speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ping Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Imene Boukortt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Rosanna Margalef-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Knoery</w:t>
+                <w:t xml:space="preserve">Rémy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 313, pp.109110. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268 (part B), pp.122652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866964v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies of chemodenitrification and denitrification in a saline inland lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Margalef-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 186, pp.114400. </w:t>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upside down sulphate dynamics in a saline inland lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Margalef-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baglan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2725,295 +2725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Manganese Oxides: Thermodynamic, Kinetic and Mechanistic Considerations for One- Versus Two-Electron Transfer Steps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient early diagenetic processes in Rhône prodelta sediments revealed in contrasting flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Estes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bradley Tebo</w:t>
+                <w:t xml:space="preserve">L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10498-018-9342-1⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008418v1</w:t>
+                <w:t xml:space="preserve">hal-02421439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient early diagenetic processes in Rhône prodelta sediments revealed in contrasting flood events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
+                <w:t xml:space="preserve">Reduction of Manganese Oxides: Thermodynamic, Kinetic and Mechanistic Considerations for One- Versus Two-Electron Transfer Steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Luther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Viollier</w:t>
+                <w:t xml:space="preserve">Emily Estes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Tebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, pp.65-76. </w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.257-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10498-018-9342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421439v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Image Quantification of Microbial Iron Chelators (Siderophores) Using Diffusive Equilibrium in Thin Films Method</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dimensional mapping of iron release in marine sediments at submillimetre scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,51 +3293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Knoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles transformation in estuaries: Fe, Mn and REE signatures through the Loire Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional distribution of living benthic foraminifera in anoxic sediment layers of an estuarine mudflat (Loire estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Xue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Margalef-Marti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyoneaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04866964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Imene Boukortt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laborda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jimenez-Lamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault-De-Chanvalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Oldham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Tebo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coffey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Luther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Estes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Necker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M Tebo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3053-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114400" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27355-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rosas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026654118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Lobos Valenzuela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.02.069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-018-9342-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chiffoleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.11.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moncelon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04866964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Imene Boukortt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Xue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Margalef-Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyoneaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142292" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laborda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jimenez-Lamana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Choquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nang-Htay Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault-De-Chanvalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.137802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Luther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Oldham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Tebo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coffey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Luther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R Estes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Necker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M Tebo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3053-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114400" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04000353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27355-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03516242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shaw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rosas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026654118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Lobos Valenzuela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eduarda Pereira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2018.100023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.02.069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Estes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-018-9342-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Houedec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knoery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Chiffoleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.11.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6219-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Delgard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404724r" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daviray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moncelon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375165v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sikander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29509" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>