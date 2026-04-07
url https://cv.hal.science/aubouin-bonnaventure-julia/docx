--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -190,1685 +190,1685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
+                <w:t xml:space="preserve">Work passion, work–family conflict, and counterproductive work behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Souchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525739v1</w:t>
+                <w:t xml:space="preserve">hal-05295689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work passion, work–family conflict, and counterproductive work behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Noble</w:t>
+                <w:t xml:space="preserve">Geoffrey Sinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Souesme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295689v1</w:t>
+                <w:t xml:space="preserve">hal-05525739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
+                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.3646-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057182v1</w:t>
+                <w:t xml:space="preserve">hal-04926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Grangeiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33, pp.3646-3662. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.10375-10391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926762v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lejeune</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+              <w:t xml:space="preserve">Western Journal of Nursing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.1170-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01939459251374179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+                <w:t xml:space="preserve">hal-05295686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Journal of Nursing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.1170-1179. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01939459251374179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295686v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677315v1</w:t>
+                <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486803v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
+              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.347-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541132v1</w:t>
+                <w:t xml:space="preserve">hal-04677315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246518v1</w:t>
+                <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of harmonious and obsessive passion in work and family outcomes: A test of the quadripartite approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Schellenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.23644-23655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-022-03442-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 582 (4), pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946446v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,103 +1958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.183 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,90 +2088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (1), pp.99-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2199,425 +2199,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workaholism, presenteeism, work–family conflicts and personal and work outcomes: Testing a moderated mediation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Stéphanie Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2842-2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+                <w:t xml:space="preserve">hal-03214984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism, presenteeism, work–family conflicts and personal and work outcomes: Testing a moderated mediation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.2842-2853. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jocn.15791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214984v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2629,562 +2629,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158406v1</w:t>
+                <w:t xml:space="preserve">hal-05158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158383v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+                <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774036v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3239,77 +3239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3351,103 +3351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,103 +3472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses peuvent-elles prévenir le besoin de récupération et le départ des salariés français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,103 +3593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the psychological well-being of French workers: Creating a positive spiral of gains through virtuous organizational practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,312 +3708,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281615v1</w:t>
+                <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281608v1</w:t>
+                <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational practices of career management and thriving at work : a mediational role of psychological capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Madère, Portugal. pp.123-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4079,103 +4079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational, team and individual resilience in health care: what does this mean for HRM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Contemporary Human Resource Management for Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.373-395, 2024, </w:t>
@@ -4213,90 +4213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Complicités universitaires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , A paraître</w:t>
@@ -4325,90 +4325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization practices of career management and thriving at work : the mediational role of psychological capital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InsciencePress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology Applications &amp; Developments VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.3-12, 2020</w:t>
@@ -4469,77 +4469,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, dialogue social, gestion de carrière… Ces « pratiques organisationnelles vertueuses » au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,51 +4647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DB7E43A"/>
+    <w:nsid w:val="11D4954C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4878,51 +4878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>