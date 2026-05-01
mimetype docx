--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -269,78 +269,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 32, pp.701-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295689v1</w:t>
+                <w:t xml:space="preserve">hal-05295689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
               </w:r>
@@ -454,287 +454,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.10375-10391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926762v1</w:t>
+                <w:t xml:space="preserve">hal-05057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.10375-10391. </w:t>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.3646-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057182v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
               </w:r>
@@ -876,51 +876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,278 +978,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486803v1</w:t>
+                <w:t xml:space="preserve">hal-04541132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541132v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
               </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), pp.347-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,499 +1346,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 582 (4), pp.320-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946446v1</w:t>
+                <w:t xml:space="preserve">hal-04246518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El-Hage</w:t>
+                <w:t xml:space="preserve">E. Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of harmonious and obsessive passion in work and family outcomes: A test of the quadripartite approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vallerand</w:t>
+                <w:t xml:space="preserve">Ben Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.23644-23655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-022-03442-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
+                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 582 (4), pp.320-324. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246518v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
               </w:r>
@@ -1952,274 +1952,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.183 - 195. </w:t>
+              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.99-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2022.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755516v1</w:t>
+                <w:t xml:space="preserve">hal-04891602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74 (1), pp.99-115. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.183 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891602v1</w:t>
+                <w:t xml:space="preserve">hal-03755516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workaholism, presenteeism, work–family conflicts and personal and work outcomes: Testing a moderated mediation model</w:t>
               </w:r>
@@ -2352,64 +2352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,64 +2486,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,743 +2629,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158383v1</w:t>
+                <w:t xml:space="preserve">hal-05158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
+                <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sinan Geoffrey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158406v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mokounkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774036v1</w:t>
+                <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905397v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774028v1</w:t>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+                <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3498,77 +3498,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,64 +3606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the psychological well-being of French workers: Creating a positive spiral of gains through virtuous organizational practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,256 +3708,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281608v1</w:t>
+                <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coillot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281615v1</w:t>
+                <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational practices of career management and thriving at work : a mediational role of psychological capital</w:t>
               </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Madère, Portugal. pp.123-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Contemporary Human Resource Management for Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.373-395, 2024, </w:t>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Complicités universitaires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , A paraître</w:t>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InsciencePress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology Applications &amp; Developments VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.3-12, 2020</w:t>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, dialogue social, gestion de carrière… Ces « pratiques organisationnelles vertueuses » au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4647,51 +4647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D4954C"/>
+    <w:nsid w:val="CFFCB387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4878,51 +4878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>