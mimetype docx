--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -156,3906 +156,4036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work passion, work–family conflict, and counterproductive work behaviors</w:t>
+                <w:t xml:space="preserve">Virtuous organizational practices, psychological empowerment and resilience at work: a moderated mediation model by r.i.g.h.t leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Noble</w:t>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32, pp.701-713. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 89 (1), pp.87-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.891.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295689v2</w:t>
+                <w:t xml:space="preserve">hal-05609256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Work passion, work–family conflict, and counterproductive work behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32, pp.701-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525739v1</w:t>
+                <w:t xml:space="preserve">hal-05295689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enrichment of the virtuous organizational practices inventory and preliminary evidence of synergistic effects of VOP on work engagement, emotional exhaustion, job stress and job satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Sinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJWHM-12-2024-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057182v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective intelligence in work teams: a new multilevel construct and scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.10375-10391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-025-07818-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04926762v1</w:t>
+                <w:t xml:space="preserve">hal-05057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How and when does workaholism predict lower work performance and life satisfaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Journal of Nursing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.3646-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-10-2024-4864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01939459251374179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05295686v1</w:t>
+                <w:t xml:space="preserve">hal-04926762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
+              <w:t xml:space="preserve">Western Journal of Nursing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.1170-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01939459251374179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299138v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development and validation of the participatory approach questionnaire (PARTAQUE) in cancer teams: a ready-to-use tool for enhancing the quality of work life for caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1575442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541132v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a revised version of the transdiagnostic skills scale (T2S-R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1290692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1290692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Well-being and performance at work: a new approach favourable to the optimal functioning of workers through virtuous organisational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.608-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-01-2023-3584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677315v1</w:t>
+                <w:t xml:space="preserve">hal-04541132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preventing workers’ need for recovery and turnover intentions: The protective effect of virtuous organizational practices through work ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.347-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15555240.2023.2258555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246518v1</w:t>
+                <w:t xml:space="preserve">hal-04677315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of the COVID-19 pandemic: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.350-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2022.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of harmonious and obsessive passion in work and family outcomes: A test of the quadripartite approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.23644-23655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12144-022-03442-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses (POV) : de leur conceptualisation à leur opérationnalisation et à l’étude de leurs relations avec le bien-être psychologique, les attitudes et les comportements des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 582 (4), pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.582.0320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946446v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A New Gain Spiral at Work: Relationships between Virtuous Organizational Practices, Psychological Capital, and Well-Being of Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radi.2022.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20031823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891540v1</w:t>
+                <w:t xml:space="preserve">hal-03946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recognition of radiographers in the workplace: Why it matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guglielmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
+              <w:t xml:space="preserve">Radiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radi.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891602v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques organisationnelles vertueuses sur les comportements citoyens et l’intention de rester dans l’entreprise : le rôle médiateur de l’adéquation personne-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.183 - 195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2022.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workaholism, presenteeism, work–family conflicts and personal and work outcomes: Testing a moderated mediation model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ready to start a business? Unraveling the motives for entrepreneurship.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jocn.15791⟩</w:t>
+              <w:t xml:space="preserve">Consulting Psychology Journal: Practice and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cpb0000217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214984v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workaholism, presenteeism, work–family conflicts and personal and work outcomes: Testing a moderated mediation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beltou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+                <w:t xml:space="preserve">Fanny Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.2842-2853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199266v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtuous Organizational Practices: A New Construct and a New Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724956⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beltou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375809v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment les chercheurs utilisent l'intelligence artificielle pour traiter leurs données sur la satisfaction au travail : une étude PRISMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence collective dans les équipes de travail : nouvelle conceptualisation et développement d’une échelle multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté interpersonnelle de salariés français exerçant en contexte de diversité culturelle : rôle du capital psychologique et de l’intelligence culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Ceschiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mokounkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Psychologie du travail face aux transformations et aux crises sociales et économiques dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Psychologie du travail et des organisations des Pays du Sud, Jul 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses : un levier d’action pour promouvoir la confiance des salaries envers l’organisation et leur santé psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'éthique interdisciplinaire : éthique, confiance, santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901965v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail des manipulateurs radio : un levier d’importance pour leur qualité de vie professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Questionnaire d’évaluation de la démarche participative : étude PARTAQUE (PARTicipative Approach QUEstionnary).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guglielmi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée d’étude du R²QVT en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque AQUAVIES : « Maladie chronique. Démarche participative et organisation du parcours de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774028v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles vertueuses et résilience des travailleurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la MSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques organisationnelles vertueuses peuvent-elles prévenir le besoin de récupération et le départ des salariés français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the psychological well-being of French workers: Creating a positive spiral of gains through virtuous organizational practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien socioprofessionnel, attachement au lieu de travail et satisfaction anticipée vis-à-vis d'un déménagement chez les salariés de l'audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques organisationnelles de gestion de la carrière, comportements de citoyenneté organisationnelle et engagement affectif : le rôle médiateur de la croissance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational practices of career management and thriving at work : a mediational role of psychological capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Madère, Portugal. pp.123-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36315/2020inpact026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02956240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4065,387 +4195,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational, team and individual resilience in health care: what does this mean for HRM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Contemporary Human Resource Management for Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.373-395, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781802205718.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements et contextes organisationnels positifs : Un changement majeur de paradigme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beltou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Complicités universitaires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et actualité de la psychologie positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization practices of career management and thriving at work : the mediational role of psychological capital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InsciencePress. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology Applications &amp; Developments VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.3-12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4455,131 +4585,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance, dialogue social, gestion de carrière… Ces « pratiques organisationnelles vertueuses » au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fouquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4647,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFFCB387"/>
+    <w:nsid w:val="A98A341D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4878,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aubouin-bonnaventure-julia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3306-5559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265303036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05609256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Galy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.891.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05525739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sinan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Souchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-12-2024-0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05057182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07818-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Grangeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-10-2024-4864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05299138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lejeune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1575442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1290692" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-01-2023-3584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2023.2258555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouquereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vallerand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Schellenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Becker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03442-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.582.0320" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03946446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guglielmin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2022.05.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03755516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cpb0000217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lorho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Joseph Lahiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724956" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Geoffrey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05158383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Ceschiutti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mokounkolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guglielmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04774003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04172283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03719764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04541181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Groulx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802205718.00034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03894316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>