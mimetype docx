--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -198,78 +198,78 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429213v1</w:t>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
               </w:r>
@@ -383,161 +383,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
+                <w:t xml:space="preserve">Fluxes of Biogenic and Oxygenated VOCs from In-situ Mesocosm Studies of Seawaters from the South-West Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Salignat</w:t>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Erin Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Banson</w:t>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthet</w:t>
+                <w:t xml:space="preserve">Theresa Barthelmess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lupascu</w:t>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (15), pp.e2024JD043056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD043056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178204v1</w:t>
+                <w:t xml:space="preserve">hal-05266543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t>
               </w:r>
@@ -651,161 +651,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxes of Biogenic and Oxygenated VOCs from In-situ Mesocosm Studies of Seawaters from the South-West Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">R. Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Dunne</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maija Peltola</w:t>
+                <w:t xml:space="preserve">S. Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Barthelmess</w:t>
+                <w:t xml:space="preserve">S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">A. Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 130 (15), pp.e2024JD043056. </w:t>
+              <w:t xml:space="preserve">, 2025, 130 (14), pp.e2024JD042271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD043056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD042271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266543v1</w:t>
+                <w:t xml:space="preserve">hal-05178204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational ozone datasets over the global oceans and polar regions (version 2024)</w:t>
               </w:r>
@@ -886,328 +886,332 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.4901-4932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17596/0004044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+                <w:t xml:space="preserve">M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">E. Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+                <w:t xml:space="preserve">A. Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yafang Cheng</w:t>
+                <w:t xml:space="preserve">M. Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JD041072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927674v1</w:t>
+                <w:t xml:space="preserve">hal-04919075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rocco</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dunne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Salignat</w:t>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Macary</w:t>
+                <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peltola</w:t>
+                <w:t xml:space="preserve">Yafang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JD041072. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919075v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
               </w:r>
@@ -1578,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,50 +1811,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1872,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,295 +2790,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic phytoplankton are a potentially important source of benzenoids to the remote marine atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Dunne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maija Peltola</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neill Barr</w:t>
+                <w:t xml:space="preserve">Matti P Rissanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Williams</w:t>
+                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00253-0⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4541 - 4560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345312v1</w:t>
+                <w:t xml:space="preserve">hal-03180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic phytoplankton are a potentially important source of benzenoids to the remote marine atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+                <w:t xml:space="preserve">Erin Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Neill Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Yan</w:t>
+                <w:t xml:space="preserve">Jonathan Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.4541 - 4560. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180376v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
               </w:r>
@@ -3860,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,325 +3996,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fingerprint of the summer 2018 drought in Europe on ground-based atmospheric CO 2 measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Bastos</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0513⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938994v1</w:t>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">The fingerprint of the summer 2018 drought in Europe on ground-based atmospheric CO 2 measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Apadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Bartyzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation in the volcanic eruption plume of the Piton de la Fournaise: specific features from a long-term dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,364 +4532,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekou Keita</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bahino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
+                <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311545v1</w:t>
+                <w:t xml:space="preserve">hal-02349783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Liuzzo</w:t>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349783v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4945,51 +4953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,90 +5221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), pp.244. </w:t>
@@ -5328,295 +5336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
+                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Yoboué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+                <w:t xml:space="preserve">Kouji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169151v1</w:t>
+                <w:t xml:space="preserve">hal-01806752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
+                <w:t xml:space="preserve">Véronique Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouji Adachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806752v1</w:t>
+                <w:t xml:space="preserve">hal-02169151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fine organic aerosols in the western Mediterranean area during the ChArMEx 2013 summer campaign</w:t>
               </w:r>
@@ -5998,295 +6006,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Database and Metrics Data of Global Surface Ozone Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Martin G. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lyapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Galbally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591567v1</w:t>
+                <w:t xml:space="preserve">insu-01635158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Database and Metrics Data of Global Surface Ozone Observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Owen Cooper</w:t>
+                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Galbally</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.58. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01635158v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
               </w:r>
@@ -6808,90 +6816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Feeding of the Free Troposphere with Aerosol Particles from the Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6994,51 +7002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.909 - 917. </w:t>
@@ -7076,77 +7084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,51 +7244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,851 +7480,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
+                <w:t xml:space="preserve">The high field strength element budget of atmospheric aerosols (puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barbet</w:t>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Deguillaume</w:t>
+                <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chaumerliac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Berger</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977094v1</w:t>
+                <w:t xml:space="preserve">hal-02115272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+                <w:t xml:space="preserve">F Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Drewnick</w:t>
+                <w:t xml:space="preserve">J Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating BC and NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emission inventories for the Paris region from MEGAPOLI aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Petetin</w:t>
+                <w:t xml:space="preserve">M. Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beekmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">A. Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (17), pp.9799 - 9818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-9799-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">L Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">N Chaumerliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">M Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high field strength element budget of atmospheric aerosols (puy de Dôme, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115272v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of neutral clusters to new particle formation at the interface between the boundary layer and the free troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (6), pp.3413-3428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-3413-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8365,226 +8385,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01207077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three years of semicontinuous greenhouse gas measurements at the Puy de Dôme station (central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.3941-3958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-8-3941-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8593,306 +8613,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost De A. Gouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8901,936 +8921,936 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trace metal signature of atmospheric aerosols sampled at a European regional background site (puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.195-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10874-014-9290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of clouds sampled at the puy de Dôme (France) from 10-year monitoring: Mean features of their physico-chemical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mourguy Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Parazols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), pp.1485-1506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-1485-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Freutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (11), pp.5767-5790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol particle measurements at three stationary sites in the megacity of Paris during summer 2009: Meteorology and air mass origin dominate aerosol particle composition and size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Freutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-L. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.933-959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-13-933-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (4), pp.2041-2057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO, NOx and 13CO2 as tracers for fossil fuel CO2: results from a pilot study in Paris during winter 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,400 +9859,400 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.7343-7358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-13-7343-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol cloud activation in summer and winter at puy-de-Dôme high altitude site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (23), pp.11589-11607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11589-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10241,1220 +10261,1220 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations in aerosol particle composition at the puy-de-Dôme research station in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (24), pp.13047-13059. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-13047-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the impact of deep convection on reactive Volatile Organic Compounds in the upper tropical troposphere during the AMMA experiment in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Perros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (21), pp.10321-10334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-10321-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of marine isoprene and ship emissions on ozone, using modelling and measurements from the South Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Custer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jöckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.171-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN09154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of atmospheric volatile organic compounds over the Southern Indian Ocean (30–49°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Alvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (1), pp.70-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN08072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogenated organic species over the tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lelieveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.1159-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne Measurements of Trace Organic Species in the Upper Troposphere Over Europe: the Impact of Deep Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (4), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN06020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of organic and inorganic components of aerosol during a Saharan dust episode observed in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (11/12), pp.2512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of organic and inorganic components of aerosol during a Saharan dust episode observed in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (4), pp.3875-3909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCS EVOLUTION DURING A SAHARAN DUST EPISODE IN AN ALPINE VALLEY IN AUGUST 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Debionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Aymoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fresenius Environmental Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (8), pp.441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11464,91 +11484,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Variation Of VOCs In A Forest Conservation Area: The Pollution In São Paulo Influenced By Biogenic And Anthropogenic Emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixin Xian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,832 +11587,832 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 6th SINO-FRENCH WORKSHOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Associated Laboratory of Environmental Processes and Remediation (IAL – LEPR), Jul 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Etna emissions on the French atmosphere (February 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Remy-Xueref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop des acteurs et utilisateurs d’ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between models and observations at French ACTRIS and EMEP sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12451,198 +12471,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04446563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12701,198 +12721,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling perspective of the ChArMEx intensive campaign : organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12951,73 +12971,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling perspective of the ChArMEx intensive campaign : origin of photo-oxidant and organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13076,440 +13096,440 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-6357-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOERE ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13656,51 +13676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dunne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelmess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD043056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sommariva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore K Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17596/0004044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neill Barr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00253-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schoon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12965-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03135298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14821-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Apadula" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bartyzel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0513" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01635158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schr&#246;der" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lyapina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Galbally" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.244" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Suchorski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-014-9290-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmotte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-7343-2013" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Custer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riede" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#246;ckel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN09154" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480380v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonsang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08072" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328257v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebhardt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hofmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117211v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hofmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06020" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. George" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327897v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958276v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomb" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Debionne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aymoz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Jaffrezo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dunne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelmess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD043056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sommariva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore K Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17596/0004044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neill Barr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00253-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schoon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12965-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03135298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14821-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Apadula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bartyzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01635158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schr&#246;der" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lyapina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Galbally" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.244" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Suchorski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FC5J30H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-014-9290-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmotte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-7343-2013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Custer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riede" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#246;ckel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN09154" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480380v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonsang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08072" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328257v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebhardt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hofmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117211v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hofmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. George" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958276v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Debionne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aymoz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Jaffrezo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>