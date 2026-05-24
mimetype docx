--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -383,295 +383,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxes of Biogenic and Oxygenated VOCs from In-situ Mesocosm Studies of Seawaters from the South-West Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Dunne</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maija Peltola</w:t>
+                <w:t xml:space="preserve">Sékou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Barthelmess</w:t>
+                <w:t xml:space="preserve">Madina Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Salignat</w:t>
+                <w:t xml:space="preserve">Marcellin Adon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (15), pp.e2024JD043056. </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD043056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266543v1</w:t>
+                <w:t xml:space="preserve">hal-05204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t>
+                <w:t xml:space="preserve">Fluxes of Biogenic and Oxygenated VOCs from In-situ Mesocosm Studies of Seawaters from the South-West Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Erin Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou Keita</w:t>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Doumbia</w:t>
+                <w:t xml:space="preserve">Theresa Barthelmess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellin Adon</w:t>
+                <w:t xml:space="preserve">Romain Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (15), pp.e2024JD043056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JD043056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204541v1</w:t>
+                <w:t xml:space="preserve">hal-05266543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Study of Atmospheric DMS Simulated in WRF‐Chem to Various Oceanic DMS Fields Over the South West Pacific</w:t>
               </w:r>
@@ -923,429 +923,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
+                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rocco</w:t>
+                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dunne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Salignat</w:t>
+                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Macary</w:t>
+                <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peltola</w:t>
+                <w:t xml:space="preserve">Elena Zwirner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JD041072. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919075v1</w:t>
+                <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+                <w:t xml:space="preserve">Relating Dimethyl Sulphide and Methanethiol Fluxes to Surface Biota in the South‐West Pacific Using Shipboard Air‐Sea Interface Tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+                <w:t xml:space="preserve">M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">E. Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+                <w:t xml:space="preserve">A. Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yafang Cheng</w:t>
+                <w:t xml:space="preserve">M. Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JD041072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JD041072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927674v1</w:t>
+                <w:t xml:space="preserve">hal-04919075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
+                <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zwirner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Yafang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282105v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,429 +2790,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti P Rissanen</w:t>
+                <w:t xml:space="preserve">Stephanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+                <w:t xml:space="preserve">Sharmine Akter Simu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Eri Tachibana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Yan</w:t>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.4541 - 4560. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180376v1</w:t>
+                <w:t xml:space="preserve">hal-03448069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic phytoplankton are a potentially important source of benzenoids to the remote marine atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maija Peltola</w:t>
+                <w:t xml:space="preserve">Investigation of several proxies to estimate sulfuric acid concentration under volcanic plume conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neill Barr</w:t>
+                <w:t xml:space="preserve">Matti P Rissanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Williams</w:t>
+                <w:t xml:space="preserve">Siddharth Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00253-0⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.4541 - 4560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-4541-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345312v1</w:t>
+                <w:t xml:space="preserve">hal-03180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+                <w:t xml:space="preserve">Oceanic phytoplankton are a potentially important source of benzenoids to the remote marine atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eri Tachibana</w:t>
+                <w:t xml:space="preserve">Neill Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+                <w:t xml:space="preserve">Jonathan Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448069v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of gaseous and particulate oxygenated compounds at a remote site in Cape Corsica in the western Mediterranean Basin</w:t>
               </w:r>
@@ -3460,459 +3460,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03665041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Wang</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Perroux</w:t>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454050v1</w:t>
+                <w:t xml:space="preserve">insu-02552742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of African biomass burning plumes and impacts on the atmospheric composition over the south-west Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niels Schoon</w:t>
+                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-14821-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135298v1</w:t>
+                <w:t xml:space="preserve">hal-02454050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maury</w:t>
+                <w:t xml:space="preserve">Characterisation of African biomass burning plumes and impacts on the atmospheric composition over the south-west Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Schoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (23), pp.14821-14845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-14821-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02552742v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,429 +4398,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t>
+                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flores</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Marco Liuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269845v1</w:t>
+                <w:t xml:space="preserve">hal-02349783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic plume aging during passive degassing and low eruptive events of Etna and Stromboli volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Liuzzo</w:t>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (21), pp.11389-11405. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JD031122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349783v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary results from the FARCE 2015 campaign: multidisciplinary study of the forest–gas–aerosol–cloud system on the tropical island of La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekou Keita</w:t>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bahino</w:t>
+                <w:t xml:space="preserve">Olivier Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (16), pp.10591-10618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-10591-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311545v1</w:t>
+                <w:t xml:space="preserve">hal-02269845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4934,295 +4934,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+                <w:t xml:space="preserve">insu-01768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768651v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variation of Aerosol Size Distribution Data at the Puy de Dôme Station with Emphasis on the Boundary Layer/Free Troposphere Segregation</w:t>
               </w:r>
@@ -5476,90 +5476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Knippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,295 +6006,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Database and Metrics Data of Global Surface Ozone Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin G. Schultz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Galbally</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.244⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01635158v1</w:t>
+                <w:t xml:space="preserve">hal-01591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Piton de la Fournaise STRAP 2015 experiment : multidisciplinary tracking of a volcanic gas and aerosol plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Assessment Report: Database and Metrics Data of Global Surface Ozone Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin G. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lyapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Ian Galbally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (8), pp.5355-5378. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5355-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591567v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01635158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of synoptic circulations and local processes on temperature anomalies at three French observatories.</w:t>
               </w:r>
@@ -7212,981 +7212,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
+                <w:t xml:space="preserve">ACTRIS non-methane hydrocarbon intercomparison experiment in Europe to support WMO GAW and EMEP observation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">C. Hoerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">A. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plass-Duelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2715 - 2736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-2715-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981030v1</w:t>
+                <w:t xml:space="preserve">hal-01806123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS non-methane hydrocarbon intercomparison experiment in Europe to support WMO GAW and EMEP observation networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reimann</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eckart</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.2715 - 2736. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-2715-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806123v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high field strength element budget of atmospheric aerosols (puy de Dôme, France)</w:t>
+                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">C Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">L Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">N Chaumerliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115272v1</w:t>
+                <w:t xml:space="preserve">hal-04977094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating BC and NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emission inventories for the Paris region from MEGAPOLI aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (17), pp.9799 - 9818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-9799-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol composition at the puy de Dôme mountain (France) for two contrasted air masses with the WRF-Chem model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Barbet</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Deguillaume</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chaumerliac</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leriche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Berger</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-15-13395-2015⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04977094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">The high field strength element budget of atmospheric aerosols (puy de Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of neutral clusters to new particle formation at the interface between the boundary layer and the free troposphere</w:t>
               </w:r>
@@ -8976,103 +8976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trace metal signature of atmospheric aerosols sampled at a European regional background site (puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Suchorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (3), pp.195-212. </w:t>
@@ -9378,51 +9378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10982,51 +10982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne Measurements of Trace Organic Species in the Upper Troposphere Over Europe: the Impact of Deep Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11172,73 +11172,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (11/12), pp.2512</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (4), pp.3875-3909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328375v1</w:t>
+                <w:t xml:space="preserve">hal-00327897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of organic and inorganic components of aerosol during a Saharan dust episode observed in the French Alps</w:t>
               </w:r>
@@ -11293,73 +11293,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (4), pp.3875-3909</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (11/12), pp.2512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327897v1</w:t>
+                <w:t xml:space="preserve">hal-00328375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCS EVOLUTION DURING A SAHARAN DUST EPISODE IN AN ALPINE VALLEY IN AUGUST 2000</w:t>
               </w:r>
@@ -11921,51 +11921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,77 +12382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12507,51 +12507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,90 +12632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12809,51 +12809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
@@ -13676,51 +13676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dunne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelmess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD043056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sommariva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore K Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17596/0004044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neill Barr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00253-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schoon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12965-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03135298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14821-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Apadula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bartyzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01635158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schr&#246;der" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lyapina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Galbally" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.244" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Suchorski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FC5J30H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-014-9290-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmotte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-7343-2013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Custer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riede" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#246;ckel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN09154" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480380v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonsang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08072" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328257v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebhardt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hofmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117211v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hofmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. George" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958276v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Debionne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aymoz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Jaffrezo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dunne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelmess" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salignat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD043056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salignat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lupascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Kanaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sommariva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzeo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore K Koenig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17596/0004044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Macary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD041072" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti P Rissanen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Iyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4541-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neill Barr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00253-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-8067-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schoon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12965-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03135298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14821-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Apadula" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bartyzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0513" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Foucart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Metzger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13243-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-10591-2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01974513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9070244" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7287-2018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01591567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5355-2017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01635158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G. Schultz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schr&#246;der" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lyapina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Galbally" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.244" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-01372848v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Dione" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0113.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12645-2017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0164" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891042v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.05.0342" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoerger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eckart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2715-2015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04977094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deguillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chaumerliac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leriche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-13395-2015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115272v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Suchorski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FC5J30H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962988v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3413-2015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bonne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-3941-2015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sellegri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-014-9290-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951283v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charbouillot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Parazols" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1485-2014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997594v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lopez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmotte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-13-7343-2013" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893588v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11589-2012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758593v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13047-2011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Custer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riede" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#246;ckel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN09154" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480380v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonsang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08072" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328257v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebhardt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hofmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117211v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crowley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hofmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327897v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacob" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. George" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328375v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03958276v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jacob" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Debionne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aymoz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Jaffrezo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278092v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathurin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaykin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Remy-Xueref" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854275v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854135v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968052v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>