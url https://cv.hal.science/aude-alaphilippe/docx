--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Alaphilippe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aude-alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4504-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Des référentiels agronomiques et des indicateurs pour la pratique agricole : comment faire face à la diversité des situations dans un contexte de transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le projet « Z », un espace de production de fruits renforçant les régulations biologiques dans un objectif zéro phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/uuzphn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Holb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de cultures arboricoles à bas niveaux d'intrants et transfert aux arboriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ricavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622758107225098E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of intensive versus semi-extensive apple orchards: use of a specific methodological framework for life cycle assessments (LCA) in perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMISE Insect Model: Integrated Population Dynamics Model for the Ex-ante Evaluation of IPM against Insect Pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6264/2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis reveals higher agroecological benefits of organic and low-input apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13593-012-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of crop protection systems: SustainOS methodology and its application for apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, un dispositif innovant pour évaluer les pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom 26. Arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 novembre 2011 (1502), pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReco un dispositif innovant. Evaluation des performances et de l'impact environnemental des pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture en Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco : un dispositif pour évaluer les pratiques de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 641, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a biocontrol agent of apple powdery mildew (Podosphaera leucotricha) on the host plant and on non-target organisms: an insect pest (Cydia pomonella) and a pathogen (Venturia inaequalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rav David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583150701818964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.487, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487, 2014, 978-94-007-7926-6 978-94-007-7927-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-attribute decision method assessing the overall sustainability of crop protection strategies: a case on apple production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2012, 978-94-007-5003-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des bioagresseurs à l'échelle des processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1676-5 978-84444-854-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAF: a new ex-ante assessment tool for co-designing sustainable agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. rencontres RED PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PURE progress in innovative IPM in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Horticultural Congress on Horticulture - Sustaining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.7, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1105.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of codling moth exclusion netting on the natural control of the rosy apple aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize fruit production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. international Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database PESAP to design pomefruit protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche et expérimentation systèmes de culture en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d’expériences autour de la méthodologie de l’approche système en arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint Marcel lès Valence, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances agronomiques et environnementales en verger de pommiers : 8 années d’expérimentation système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Légumes &amp; Cultures Pérennes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Dec 2012, Avignon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping orchard systems to reduce pesticide use: a five-year experience in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk assessment of plant protection scenarios at a landscape scale in the Rhone Valley with the GIS-based indicator SYNOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de systèmes vergers pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIVAL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Angers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biocontrol need to consider side effects? Phylloplane chemical changes induced by a BC-yeast preparation and effect on Cydia pomonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Control of Plant Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interkalen, Switzerland. 390 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Agroecologie; ESA (Ecole supérieure d'Agricultures), Angers. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Résumé graphique d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Grab. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API-Tree oucomes: Pesticide-free methods to control apple pests, experimentation and performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Alins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit outcomes: Environment-friendly innovations in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, 12 ans d’expérimentation pour réduire l’utilisation des pesticides en verger de pommiers (2004-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra. Ueri. Unité Expérimentale de Recherche Intégrée. Gotheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Alaphilippe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aude-alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4504-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Des référentiels agronomiques et des indicateurs pour la pratique agricole : comment faire face à la diversité des situations dans un contexte de transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le projet « Z », un espace de production de fruits renforçant les régulations biologiques dans un objectif zéro phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/uuzphn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Holb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de cultures arboricoles à bas niveaux d'intrants et transfert aux arboriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ricavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622758107225098E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of intensive versus semi-extensive apple orchards: use of a specific methodological framework for life cycle assessments (LCA) in perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMISE Insect Model: Integrated Population Dynamics Model for the Ex-ante Evaluation of IPM against Insect Pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6264/2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis reveals higher agroecological benefits of organic and low-input apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13593-012-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of crop protection systems: SustainOS methodology and its application for apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, un dispositif innovant pour évaluer les pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom 26. Arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 novembre 2011 (1502), pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReco un dispositif innovant. Evaluation des performances et de l'impact environnemental des pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture en Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco : un dispositif pour évaluer les pratiques de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 641, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a biocontrol agent of apple powdery mildew (Podosphaera leucotricha) on the host plant and on non-target organisms: an insect pest (Cydia pomonella) and a pathogen (Venturia inaequalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rav David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583150701818964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.487, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487, 2014, 978-94-007-7926-6 978-94-007-7927-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-attribute decision method assessing the overall sustainability of crop protection strategies: a case on apple production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2012, 978-94-007-5003-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des bioagresseurs à l'échelle des processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1676-5 978-84444-854-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing agroecological fruit production areas: a multi-scale and multidimensional approach populations: insights from an agroecological experiment at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS/Working group “Landscape Management for Functional Biodiversity (LMFB)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAF: a new ex-ante assessment tool for co-designing sustainable agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. rencontres RED PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PURE progress in innovative IPM in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Horticultural Congress on Horticulture - Sustaining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1105.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of codling moth exclusion netting on the natural control of the rosy apple aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize fruit production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. international Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database PESAP to design pomefruit protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche et expérimentation systèmes de culture en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d’expériences autour de la méthodologie de l’approche système en arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint Marcel lès Valence, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances agronomiques et environnementales en verger de pommiers : 8 années d’expérimentation système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Légumes &amp; Cultures Pérennes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Dec 2012, Avignon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping orchard systems to reduce pesticide use: a five-year experience in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk assessment of plant protection scenarios at a landscape scale in the Rhone Valley with the GIS-based indicator SYNOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de systèmes vergers pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIVAL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Angers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biocontrol need to consider side effects? Phylloplane chemical changes induced by a BC-yeast preparation and effect on Cydia pomonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Control of Plant Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interkalen, Switzerland. 390 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Agroecologie; ESA (Ecole supérieure d'Agricultures), Angers. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Résumé graphique d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Grab. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API-Tree oucomes: Pesticide-free methods to control apple pests, experimentation and performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Alins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit outcomes: Environment-friendly innovations in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, 12 ans d’expérimentation pour réduire l’utilisation des pesticides en verger de pommiers (2004-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra. Ueri. Unité Expérimentale de Recherche Intégrée. Gotheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1877039"/>
+    <w:nsid w:val="CE6229A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-alaphilippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4504-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricavy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622758107225098E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.04.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6264/2015.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13593-012-0124-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Guinaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rav David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150701818964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807855v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754482v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824706v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754628v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251825v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra. Ueri. Unit&#233; Exp&#233;rimentale de Recherche Int&#233;gr&#233;e. Gotheron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-alaphilippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4504-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricavy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622758107225098E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.04.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6264/2015.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13593-012-0124-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Guinaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rav David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150701818964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251825v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra. Ueri. Unit&#233; Exp&#233;rimentale de Recherche Int&#233;gr&#233;e. Gotheron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>