--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Alaphilippe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aude-alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4504-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Des référentiels agronomiques et des indicateurs pour la pratique agricole : comment faire face à la diversité des situations dans un contexte de transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le projet « Z », un espace de production de fruits renforçant les régulations biologiques dans un objectif zéro phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/uuzphn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Holb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de cultures arboricoles à bas niveaux d'intrants et transfert aux arboriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ricavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622758107225098E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of intensive versus semi-extensive apple orchards: use of a specific methodological framework for life cycle assessments (LCA) in perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMISE Insect Model: Integrated Population Dynamics Model for the Ex-ante Evaluation of IPM against Insect Pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6264/2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis reveals higher agroecological benefits of organic and low-input apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13593-012-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of crop protection systems: SustainOS methodology and its application for apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, un dispositif innovant pour évaluer les pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom 26. Arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 novembre 2011 (1502), pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReco un dispositif innovant. Evaluation des performances et de l'impact environnemental des pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture en Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco : un dispositif pour évaluer les pratiques de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 641, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a biocontrol agent of apple powdery mildew (Podosphaera leucotricha) on the host plant and on non-target organisms: an insect pest (Cydia pomonella) and a pathogen (Venturia inaequalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rav David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583150701818964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.487, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487, 2014, 978-94-007-7926-6 978-94-007-7927-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-attribute decision method assessing the overall sustainability of crop protection strategies: a case on apple production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2012, 978-94-007-5003-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des bioagresseurs à l'échelle des processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1676-5 978-84444-854-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing agroecological fruit production areas: a multi-scale and multidimensional approach populations: insights from an agroecological experiment at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS/Working group “Landscape Management for Functional Biodiversity (LMFB)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAF: a new ex-ante assessment tool for co-designing sustainable agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. rencontres RED PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PURE progress in innovative IPM in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Horticultural Congress on Horticulture - Sustaining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1105.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of codling moth exclusion netting on the natural control of the rosy apple aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize fruit production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. international Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database PESAP to design pomefruit protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche et expérimentation systèmes de culture en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d’expériences autour de la méthodologie de l’approche système en arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint Marcel lès Valence, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances agronomiques et environnementales en verger de pommiers : 8 années d’expérimentation système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Légumes &amp; Cultures Pérennes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Dec 2012, Avignon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping orchard systems to reduce pesticide use: a five-year experience in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk assessment of plant protection scenarios at a landscape scale in the Rhone Valley with the GIS-based indicator SYNOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de systèmes vergers pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIVAL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Angers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biocontrol need to consider side effects? Phylloplane chemical changes induced by a BC-yeast preparation and effect on Cydia pomonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Control of Plant Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interkalen, Switzerland. 390 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Agroecologie; ESA (Ecole supérieure d'Agricultures), Angers. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Résumé graphique d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Grab. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API-Tree oucomes: Pesticide-free methods to control apple pests, experimentation and performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Alins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit outcomes: Environment-friendly innovations in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, 12 ans d’expérimentation pour réduire l’utilisation des pesticides en verger de pommiers (2004-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra. Ueri. Unité Expérimentale de Recherche Intégrée. Gotheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Alaphilippe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aude-alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4504-2728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dexisensitivity: An R package to perform sensitivity analyses of DEXi models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2024.100729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte des performances de systèmes horticoles diversifiés agro-écologiques : construction d’un cadre générique de restitution des résultats avec et pour les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dpa594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour l’évaluation des systèmes agricoles en transition agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/cba951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Des référentiels agronomiques et des indicateurs pour la pratique agricole : comment faire face à la diversité des situations dans un contexte de transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur le projet « Z », un espace de production de fruits renforçant les régulations biologiques dans un objectif zéro phyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2022.40.7147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, Méthodologie et expérimentation système pour la réduction de l'utilisation des pesticides en vergers de pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (70), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/uuzphn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of innovative IPM systems in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Holb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIFruits, un outil d'évaluation multicritère des systèmes de production de fruits : d'un modèle de recherche à un outil terrain co-construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138502185112727E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de cultures arboricoles à bas niveaux d'intrants et transfert aux arboriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Greil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ricavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622758107225098E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of intensive versus semi-extensive apple orchards: use of a specific methodological framework for life cycle assessments (LCA) in perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.555-561. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMISE Insect Model: Integrated Population Dynamics Model for the Ex-ante Evaluation of IPM against Insect Pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6264/2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle analysis reveals higher agroecological benefits of organic and low-input apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13593-012-0124-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of crop protection systems: SustainOS methodology and its application for apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, un dispositif innovant pour évaluer les pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom 26. Arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 novembre 2011 (1502), pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioReco un dispositif innovant. Evaluation des performances et de l'impact environnemental des pratiques de protection en verger de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture en Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco : un dispositif pour évaluer les pratiques de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arboriculture Fruitière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 641, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a biocontrol agent of apple powdery mildew (Podosphaera leucotricha) on the host plant and on non-target organisms: an insect pest (Cydia pomonella) and a pathogen (Venturia inaequalis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rav David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09583150701818964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of agroecological temperate fruit tree systems in France: the ALTO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1355, , pp.99-108, 2022, Proceedings of the XXXIst International Horticultural Congress (IHC 2022): International Symposium on Agroecology and System Approach for Sustainable and Resilient Horticultural Production, 978-94-62613-54-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.487, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using life cycle analysis to analyse the environmental performances of organic and non-organic apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487, 2014, 978-94-007-7926-6 978-94-007-7927-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-attribute decision method assessing the overall sustainability of crop protection strategies: a case on apple production in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Naef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and procedures for building sustainable farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2012, 978-94-007-5003-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des bioagresseurs à l'échelle des processus écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures : Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2011, Sciences en Partage (Quae), 978-2-7592-1676-5 978-84444-854-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing agroecological fruit production areas: a multi-scale and multidimensional approach populations: insights from an agroecological experiment at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS/Working group “Landscape Management for Functional Biodiversity (LMFB)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau INRAE- RÉCRÈ (Réseau Évaluation multiCRitÈre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation INRAE (CIAg), L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Unilassale Beauvais; GIS Fruits et Grandes Cultures, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can be learned from the use of two serious games to support the agroecological transition in viticulture and arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign tools and approaches in viticulture for professionals and learners, contributions of the Vitarbae project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baillet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et démarches d’écoconception en viticulture pour les professionnels et les apprenants, apports du projet Vitarbae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite A. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès mondial de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation Internationale de la Vigne et du vin, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation MultiCritère des Systèmes Agricoles et Alimentaires (EMC-SAgA) Bilan des activités et Poursuites envisagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations transversales INRAE sur l’évaluation multicritères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inrae, Sep 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la régulation naturelle des bioagresseurs ALTO Systèmes en ArboricuLture et Transition agrOécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaud Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPHY, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforesty systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; World Agroforestry Centre, CGIAR (ICRAF). INT.; Agropolis International. FRA.; Montpellier Université d'excellence. FRA., May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiAF: a new ex-ante assessment tool for co-designing sustainable agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to co-design temperate fruit tree-based agroforestry systems: three case studies in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXIAF : outil d'aide à la conception de systèmes agroforestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Warlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Augis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. rencontres RED PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre Régionale d'Agriculture Provence-Alpes-Côte d'Azur (CRA Provence-Alpes-Côte d'Azur). FRA., Oct 2018, Avignon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PURE progress in innovative IPM in pome fruit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. M. Helsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Strassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Horticultural Congress on Horticulture - Sustaining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. pp.7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1105.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codling moth exclusion netting: an overview of French and Italian experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC-WPRS Working Group "Integrated Plant Protection in Fruit Crops"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of DEXiPM® as a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants,WPRS. West Palaeartic Regional Section. Copenhague, DNK., Oct 2012, Kusadasi District of Aydin Province, Turkey. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of codling moth exclusion netting on the natural control of the rosy apple aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to optimize fruit production systems using life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. international Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database PESAP to design pomefruit protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mayus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC). DNK., Oct 2012, Kusadasi, Turkey. XIV + 558 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche et expérimentation systèmes de culture en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage d’expériences autour de la méthodologie de l’approche système en arboriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint Marcel lès Valence, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM® : a a tool to co-design pome fruit systems towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buurma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII. International Conference on Integrated Fruit Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kusadasi District of Aydin Province, Turkey., Turkey. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable orchards' redesign: at the crossroads of multiple approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances agronomiques et environnementales en verger de pommiers : 8 années d’expérimentation système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Légumes &amp; Cultures Pérennes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Dec 2012, Avignon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping orchard systems to reduce pesticide use: a five-year experience in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk assessment of plant protection scenarios at a landscape scale in the Rhone Valley with the GIS-based indicator SYNOPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Francois Toubon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de systèmes vergers pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanny Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIVAL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Angers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biocontrol need to consider side effects? Phylloplane chemical changes induced by a BC-yeast preparation and effect on Cydia pomonella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigal Elad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group "Integrated Control of Plant Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interkalen, Switzerland. 390 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche projet VITARBAE (Ecophyto Recherche &amp; Innovation 2023-2026) mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud-Gentié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Agroecologie; ESA (Ecole supérieure d'Agricultures), Angers. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Rapport d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251838v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'accompagnement des collectifs viticoles et arboricoles - Résumé graphique d'enquête du projet VITARBAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae; Grab. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur l’Agroforesterie sur la période 1956-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - groupe filière Agroforesteries. 2024, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit outcomes: Environment-friendly innovations in apple production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">API-Tree oucomes: Pesticide-free methods to control apple pests, experimentation and performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Alins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borowiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Dapena de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioREco, 12 ans d’expérimentation pour réduire l’utilisation des pesticides en verger de pommiers (2004-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Inra. Ueri. Unité Expérimentale de Recherche Intégrée. Gotheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts agronomiques et environnementaux d'une méthode de lutte permettant de reduire fortement l'usage des pesticides : les filets ALt-Carpo en arboriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Severac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6229A9"/>
+    <w:nsid w:val="70C4E9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-alaphilippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4504-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricavy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622758107225098E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.04.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6264/2015.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13593-012-0124-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Guinaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rav David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150701818964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251825v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra. Ueri. Unit&#233; Exp&#233;rimentale de Recherche Int&#233;gr&#233;e. Gotheron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-alaphilippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4504-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carpani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2024.100729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lef&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josian Delaunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dpa594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cba951" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/uuzphn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Helsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Holb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strassemeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138502185112727E12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricavy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622758107225098E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.04.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6264/2015.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hayer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13593-012-0124-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mouron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Heijne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Naef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Strassemeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SZ6GW07-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Guinaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Elad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rav David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derridj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150701818964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaphilippe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Aubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353898.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1374-repenser-la-protection-des-cultures.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A Renouf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillet Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite A. Renouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Julien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric lauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaud Marion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Borne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Augis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaskou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heijne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. M. Helsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1105.40" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Severac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buurma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747599v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gaillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748754v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mayus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buurma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lateur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754482v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bul&#233;on" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824706v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Batard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251838v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bussi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251825v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609870v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sachet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352357v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Alins" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Dapena de La Fuente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra. Ueri. Unit&#233; Exp&#233;rimentale de Recherche Int&#233;gr&#233;e. Gotheron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>