--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1460,441 +1460,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for land use change scenario assessment for runoff impacts: A case study in a north-western European Loess belt region (Pays de Caux, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ronfort</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735696v1</w:t>
+                <w:t xml:space="preserve">hal-01019316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'impact de la culture de colza sur la biodiversité aviaire en France : enjeux, méthodes, premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve E. Penillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2011.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019316v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact de la culture de colza sur la biodiversité aviaire en France : enjeux, méthodes, premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for land use change scenario assessment for runoff impacts: A case study in a north-western European Loess belt region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Sausse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.S. Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (1), pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ocl.2011.0379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological approach to identify cheap and accurate indicators for biodiversity assessment: application to grazing management and two grassland bird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6), pp.819-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,77 +1941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and cost of models predicting bird distribution in agricultural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (1-2), pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,51 +2070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models and indicators for categorizing soft wheat fields according to their grain protein contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,237 +2333,237 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Azodyn crop model as a decision support tool for choosing cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (2), pp.107-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 26 (2), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2006003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886321v1</w:t>
+                <w:t xml:space="preserve">hal-02668578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Azodyn crop model as a decision support tool for choosing cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">M. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (2), pp.107-115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 26 (2), pp.107-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668578v1</w:t>
+                <w:t xml:space="preserve">hal-00886321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,77 +2752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.1141-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3158,51 +3158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to forecast the grain quality and yield of different varieties of winter wheat from Minolta SPAD meter measurements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,217 +4668,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sausse</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004783v1</w:t>
+                <w:t xml:space="preserve">hal-01000831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bouty</w:t>
+                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000831v1</w:t>
+                <w:t xml:space="preserve">hal-01004783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of farmland birds to oilseed rape areas</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,51 +5205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5468,51 +5468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast grain protein content and yield from chlorophyll content measurements for different varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal adaptation of a model simulating the grain protein content of winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on modelling quality traits and their genetic variability for wheat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Clermont Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5764,338 +5764,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variability of grain protein content in wheat : Genotypic adaptation of the crop simulation model azodyn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability of nitrogen remobilisation in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.C. Philibert</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.685-686</w:t>
+              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825035v1</w:t>
+                <w:t xml:space="preserve">hal-02830345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génotypiques des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability of nitrogen remobilisation in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the variability of grain protein content in wheat : Genotypic adaptation of the crop simulation model azodyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bouchard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.665-666</w:t>
+              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.685-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830345v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des différences d'absorption d'azote entre génotypes dans le but d'adapter la fertilisation azotée</w:t>
               </w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to assess genetic contamination of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7207,77 +7207,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost effectiveness approach to identify cheap and accurate indicators to assess livestock impact on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7386,64 +7386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agiculture Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7490,51 +7490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles pour prédire la qualité du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,51 +7628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop models with genotype parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,51 +8427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,169 +8759,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes: Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
+                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes : Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2004. English. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pastel-00001262v1</w:t>
+                <w:t xml:space="preserve">tel-02829258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes : Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
+                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes: Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2004. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02829258v1</w:t>
+                <w:t xml:space="preserve">pastel-00001262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9230,51 +9230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00966-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Omn&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gross H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kxaw-4b30" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Sausse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Penillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pekrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR20083015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v14n01_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQ1DJLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Philibert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830345v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couillens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrec Ronan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Cyril" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00966-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Omn&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gross H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kxaw-4b30" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Sausse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Penillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pekrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR20083015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v14n01_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQ1DJLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Philibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couillens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrec Ronan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Cyril" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>