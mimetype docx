--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -1460,441 +1460,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for land use change scenario assessment for runoff impacts: A case study in a north-western European Loess belt region (Pays de Caux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (1), pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019316v1</w:t>
+                <w:t xml:space="preserve">hal-00735696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact de la culture de colza sur la biodiversité aviaire en France : enjeux, méthodes, premiers résultats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001325v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for land use change scenario assessment for runoff impacts: A case study in a north-western European Loess belt region (Pays de Caux, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'impact de la culture de colza sur la biodiversité aviaire en France : enjeux, méthodes, premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Castellazzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe C. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve E. Penillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2011.0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00735696v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological approach to identify cheap and accurate indicators for biodiversity assessment: application to grazing management and two grassland bird species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6), pp.819-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,77 +1941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and cost of models predicting bird distribution in agricultural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 136 (1-2), pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,51 +2070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models and indicators for categorizing soft wheat fields according to their grain protein contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,303 +2513,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Barrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Bouchard</w:t>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmenta Agronomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 11 (Part II), pp.295-296</w:t>
+              <w:t xml:space="preserve">, 2006, 11 (Part II), pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654617v1</w:t>
+                <w:t xml:space="preserve">hal-02656761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Makowski</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Naud</w:t>
+                <w:t xml:space="preserve">Christine C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmenta Agronomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 11 (Part II), pp.41-42</w:t>
+              <w:t xml:space="preserve">, 2006, 11 (Part II), pp.295-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656761v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,398 +3022,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen remobilization during grain filling in wheat : genotypic and environmental effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it possible to forecast the grain quality and yield of different varieties of winter wheat from Minolta SPAD meter measurements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.1141-1150. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (4), pp.379-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2003.0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2005.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678949v1</w:t>
+                <w:t xml:space="preserve">hal-02675716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to forecast the grain quality and yield of different varieties of winter wheat from Minolta SPAD meter measurements?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optically assessed contents of leaf polyphenolics and chlorophyll as indicators of nitrogen deficiency in wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 91, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2005.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675716v1</w:t>
+                <w:t xml:space="preserve">hal-02682155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically assessed contents of leaf polyphenolics and chlorophyll as indicators of nitrogen deficiency in wheat (Triticum aestivum L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen remobilization during grain filling in wheat : genotypic and environmental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.1141-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2003.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682155v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4668,217 +4668,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bouty</w:t>
+                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000831v1</w:t>
+                <w:t xml:space="preserve">hal-01004783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses au colza des oiseaux spécialistes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sausse</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'évolution des surfaces en prairies dans les exploitations de la plaine de Niort : quels apports du RPG?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées françaises de l'ecologie du paysage : dynamiques écologiques des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Jun 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004783v1</w:t>
+                <w:t xml:space="preserve">hal-01000831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of farmland birds to oilseed rape areas</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,51 +5119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5231,64 +5231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5468,64 +5468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5764,338 +5764,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability of nitrogen remobilisation in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the variability of grain protein content in wheat : Genotypic adaptation of the crop simulation model azodyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bouchard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Champeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.665-666</w:t>
+              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.685-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830345v1</w:t>
+                <w:t xml:space="preserve">hal-02825035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres génotypiques des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the variability of grain protein content in wheat : Genotypic adaptation of the crop simulation model azodyn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variability of nitrogen remobilisation in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.C. Philibert</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.685-686</w:t>
+              <w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825035v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des différences d'absorption d'azote entre génotypes dans le but d'adapter la fertilisation azotée</w:t>
               </w:r>
@@ -6845,299 +6845,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifying strategies of agricultural cooperatives towards agro-ecological transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversifier les cultures pour diversifier les habitats des oiseaux spécialistes des milieux agricoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Couillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. , 2014, Farming systems facing global challenges : Capacities and strategies</w:t>
+              <w:t xml:space="preserve">7. Journées françaises de l'Ecologie du Paysage « Paysage, territoire et agroécologie : des processus à la concertation entre acteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.62 ., 2014, 7ème Journées françaises de l'Ecologie du Paysage « Paysage, territoire et agroécologie : des processus à la concertation entre acteurs »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198239v1</w:t>
+                <w:t xml:space="preserve">hal-01198273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifier les cultures pour diversifier les habitats des oiseaux spécialistes des milieux agricoles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversifying strategies of agricultural cooperatives towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées françaises de l'Ecologie du Paysage « Paysage, territoire et agroécologie : des processus à la concertation entre acteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.62 ., 2014, 7ème Journées françaises de l'Ecologie du Paysage « Paysage, territoire et agroécologie : des processus à la concertation entre acteurs »</w:t>
+              <w:t xml:space="preserve">11th European IFSA Symposium: Farming systems facing global challenges: Capacities and strategies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Berlin, Germany. , 2014, Farming systems facing global challenges : Capacities and strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198273v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to assess genetic contamination of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7207,77 +7207,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost effectiveness approach to identify cheap and accurate indicators to assess livestock impact on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7373,77 +7373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wilcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agiculture Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7490,51 +7490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles pour prédire la qualité du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et construire la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8107,51 +8107,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,51 +8427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,169 +8759,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes : Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
+                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes: Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2004. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02829258v1</w:t>
+                <w:t xml:space="preserve">pastel-00001262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes: Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
+                <w:t xml:space="preserve">Utilisation d'un modèle de culture pour évaluer le comportement des génotypes : Pertinence de l'utilisation d'Azodyn pour analyser la variabilité du rendement et de la teneur en protéines du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2004. English. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pastel-00001262v1</w:t>
+                <w:t xml:space="preserve">tel-02829258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9230,51 +9230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00966-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Omn&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gross H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kxaw-4b30" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Sausse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Penillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0379" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pekrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR20083015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v14n01_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQ1DJLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Philibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couillens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrec Ronan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Cyril" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04571920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tougeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00966-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ser&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03995157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107902" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Omn&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gross H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kxaw-4b30" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ljuuog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.07.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NSHDK6S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/22qb-ka08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Castellazzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GVT47CM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Sausse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve E. Penillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pekrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR20083015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J411v14n01_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2005.02.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RQ1DJLR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartelat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goulas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2003.0361" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chassain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joimel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04471241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gourrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Society of Agronomy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champeil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Philibert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830345v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Auguste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chaigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couillens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrec Ronan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Cyril" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829258v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>