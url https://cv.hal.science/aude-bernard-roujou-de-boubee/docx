--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques propos sur la perception juridique du handicap du XVIIème siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches et dispositifs dans l'accompagnement des personnes en situation de handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice restaurative regards croisés visions multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604783v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04604798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative en Espagne</w:t>
               </w:r>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Roujou de Boub&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ed. Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/ethique-droit-et-gestion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Roujou de Boub&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ed. Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/ethique-droit-et-gestion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>