--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -66,800 +66,1093 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés en schémas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2024, Droit en schémas, 2340096804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice restaurative regards croisés visions multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés et droits européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2021, Bibliothèque des thèses. Droit privé et sciences criminelles, Fabrice Defferrard, 978-2-84934-476-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés - Droit des entreprises en difficulté (Mise à jour de la partie relative aux &amp;quot;Sûretés Réelles&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Le Gallou. Larcier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques propos sur la perception juridique du handicap du XVIIème siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches et dispositifs dans l'accompagnement des personnes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice restaurative regards croisés visions multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice restaurative en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice restaurative regards croisés visions multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réputation en droit des garanties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réputation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Actes de colloque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de la langue française au prisme du droit du cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et Droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la justice contractuelle en droit du cautionnement : Un double &amp;quot;je&amp;quot; dans un contrat unilatéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Orizet, Henri Conte Hélène Terrom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le "Je" et le Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.81-97, 2023, 978-2-7314-1278-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées privées de liberté : situation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ed. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Krell / Lydia Halbhuber-Gassner (Hg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gefangen - bis der Tod uns scheidet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambertus Verlag, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre répression et resocialisation, la place de la Caritas dans la peine : le cas des détenus âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ed. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Passer de la peine à la sanction : chemin obligé vers une société harmonieuse et sûre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bayard, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique, loi Pacte et cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Igalens, Gaëlle Lichardos-Garrigues, Luc-Thomas Somme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, Droit et Gestion : Un itinéraire singulier : Mélanges en l'honneur de Madame le Professeur Marie-Christine Monnoyer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de l'Institut catholique de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-94360-26-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)cadences du droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. NICOD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rythmes de production du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ et IFR UT1 Capitole, pp.185-195, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -869,949 +1162,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de la médiation et de l'injonction de payer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités relatives au Crédit Manager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDCC, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 11 février 2005 : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches et dispositifs contemporains dans l’accompagnement des personnes en situation de handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TR3 Ethique, Humanité et Vulnérabilités; UR CERES, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporalité juridique peut-elle être synchronisée avec le temps de la vie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la fin de vie : comment vivre et désirer jusqu'au bout?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Droit et Économie de Périgueux, May 2023, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eurohypothèque : cantatrice chauve ou futur indispensable aux sûretés réelles immobilières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UR Ceres (Culture, Ethique, Religion et Société)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté libre de Droit, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la justice restaurative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice restaurative, avenir de la procédure pénale?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Jean Rodhain, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réputation en droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réputation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de droit privé (UT Capitole) Faculté de droit canonique (ICT), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et dynamiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VULNÉRABILITÉ ET DYNAMIQUES POST-PANDÉMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TR3 Ethique, Humanité et Vulnérabilités, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret : qu'est-ce au juste? Mots d'introduction de journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté libre de Droit, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit commun du cautionnement dans le Code civil, ce droit spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits spéciaux et le droit commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Nicod Jérôme Julien, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147903v1</w:t>
-              </w:r>
-[...291 lines deleted...]
-                <w:t xml:space="preserve">hal-04147894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1892,165 +1892,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La libre circulation, le mandat d’arrêt européen et l’extradition note sous CJUE, gr. ch., 6 septembre 2016, Aleksei Petruhhin, aff. C-182/15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'avenir de l'ordre public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Roujou de Boubée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42, pp.1327-1349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147873v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une discrimination à l’autre, le courant ne passe pas, note sous arrêt CJUE, 16 juill. 2015, aff. C 83/14, CHEZ Razpredelenie Bulgaria AD</w:t>
               </w:r>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Roujou de Boub&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ed. Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/ethique-droit-et-gestion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Roujou de Boub&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604809v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ed. Evrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/ethique-droit-et-gestion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>