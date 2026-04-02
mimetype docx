--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -2269,1317 +2269,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« J’ai le goût de l’ombre », Entretien avec David Foenkinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Boucharenc et Laurence Guellec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de l’écrivain en publicitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128, Presses universitaires de Rennes, pp.251-258, 2018, La Licorne, 978-2-7535-7403-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mystiques de l’insignifiant (Sylvie Germain, Claude Louis-Combet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Auroy, Aude Préta-de Beaufort, Jean Michel Wittmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman mystique, mystiques romanesques aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Classiques Garnier, pp.417-431, 2018, 978-2-406-06657-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un récit de vocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Jeannelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir, "Mémoires d’une jeune fille rangée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-224, 2018, Didact Concours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 128, Presses universitaires de Rennes, pp.251-258, 2018, La Licorne, 978-2-7535-7403-8</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d’Assise anarchiste ? Politisations littéraires du saint (de 1945 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Ora, L’heure de François d’Assise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, coll. Liminaires – Passages interculturels, pp.169-185, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, coll. Liminaires – Passages interculturels, pp.169-185, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos de Péguy, un antimoderne pour la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix de Péguy, échos, résonances. Jérôme Roger (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.71-88, 2016, Colloques de Cerisy - Littérature, 9782812459726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.71-88, 2016, Colloques de Cerisy - Littérature, 9782812459726</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de la Grande Guerre et spiritualité (Delteil, Cendrars, Gaudé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte et Mark O’Connor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux esthétiques et spirituels de la commémoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., coll. "Esthétique et spiritualité », pp.147-161, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E., coll. "Esthétique et spiritualité », pp.147-161, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hagiographie et le reportage, un couple improbable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Boucharenc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman et reportage, rencontres croisées. Textes réunis par Myriam Boucharenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.171-184, 2015, Médiatextes, 9782842876463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.171-184, 2015, Médiatextes, 9782842876463</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'écriture intérieure, réponses aux questions d'Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Louis-Combet. De l'intériorité, écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, pp.27-92, 2015, 9782841373161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Millon, pp.27-92, 2015, 9782841373161</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anonymat, une mythologie de l’auteur contemporain ? (Cendrars, Dhôtel, Michon, Sylvie Germain, Louis-Combet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour à l’auteur, Joël Loehr et Jacques Poirier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.165-178, 2015, 9782915271867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.165-178, 2015, 9782915271867</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écrivain en figure d'absolu. À propos des écrits autobiographiques de Pierre Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte, Aude Bonord (dir.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sacré dans la littérature contemporaine : expériences et références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Peter Lang, pp.33-47, 2015, Recherches en littérature et spiritualité, 9783034320405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 25, Peter Lang, pp.33-47, 2015, Recherches en littérature et spiritualité, 9783034320405</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ″Inventer [une] âme.″ La vie intérieure du saint, enjeux romanesques, enjeux culturels dans la littérature de l’entre-deux-guerres. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique et spiritualité III, À l’école de la vie intérieure. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E, pp.193-206, 2014, Esthétique et spiritualité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la fiction. Merveilleux hagiographique et pensée spirituelle de la littérature au XXe siècle (Joseph Delteil, Blaise Cendrars, Sylvie Germain, Pierre Michon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merveilleux et spiritualité. Myriam White- Le Goff (dir.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.171-183, 2014, Traditions &amp; croyances, 9782840509233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer [une] âme. La vie intérieure du saint, enjeux romanesques, enjeux culturels dans la littérature de l'entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémy Lambert et Andrée Lerousseau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'école de la vie intérieure. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME Edtions, pp.193-206, 2014, Esthétique et spiritualité III, 9782806630315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01501474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.171-183, 2014, Traditions &amp; croyances, 9782840509233</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de la conversion dans la littérature non confessionnelle (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson et Élisabeth Pinto-Mathieu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Conversion : textes et réalités </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire, Presses universitaires de Rennes, pp.375-385, 2014, 978-2-7535-3344-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E, pp.193-206, 2014, Esthétique et spiritualité</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures franciscaines de l'écrivain contemporain non confessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libres variations sur le sacré dans la littérature du XXe siècle. Arlette Bouloumié (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnet n°35, Presses de l'université d'Angers, pp.171-183, 2013, 9782915751529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Histoire, Presses universitaires de Rennes, pp.375-385, 2014, 978-2-7535-3344-8</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d’Arc de Joseph Delteil. La Jeanne d’Arc d’un surréaliste en sabots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalvi, Christian; Deramond, Julie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne d'Arc entre la terre et le ciel du Midi : regards méridionaux sur la bonne Lorraine, XVe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.92-102, 2012, 978-2-35692-089-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carnet n°35, Presses de l'université d'Angers, pp.171-183, 2013, 9782915751529</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéal du vol arrière. Cendrars passé présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boucharenc, Myriam; Le Quellec Cottier, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aujourd'hui Cendrars 1961-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Honoré Champion, pp.39-53, 2012, Cahiers Blaise Cendrars, 978-2-7453-2529-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.92-102, 2012, 978-2-35692-089-8</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire-comme-prier&amp;quot;. Claude Louis-Combet, une pensée spirituelle de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal-Ninosque, France; Poirier, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Louis-Combet : fluences et influences /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 905, Presses universitaires de Franche-Comté, pp.255-268, 2012, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503207v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01503267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hagiographie et le désir de fiction au XXe siècle. Entre esthétique, spiritualité et anthropologie</w:t>
               </w:r>
@@ -4634,51 +4634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.113.0635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.113.0635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>