--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -1745,1841 +1745,1841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Répondre au ″sourire fou de l’époque″. Yannick Haenel à la recherche de François d’Assise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corentin Lahouste; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yannick Haenel, La littérature pour absolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.79-94, 2020, Vertige de la langue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Écrivain catholique, une étiquette mise en question (Delteil, Cendrars, Bobin, Sylvie Germain) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Auroy; Olivier Gallet; Denis Labouret; Aude Préta-de Beaufort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plume et le Goupillon, L’écrivain catholique en question aux XXe–XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 453, Classiques Garnier, pp.371-385, 2020, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.79-94, 2020, Vertige de la langue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Joseph Delteil et les écrivains catholiques, des affinités mal avouées ? Proximités avec Max Jacob et Lanza del Vasto. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Gimenez; Françoise Lemonnier-Delpy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joseph Delteil et les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, Academia-L'Harmattan, pp.53-66, 2020, Au coeur des textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 38, Academia-L'Harmattan, pp.53-66, 2020, Au coeur des textes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portrait de Rimbaud en saint (Delteil, Rolland de Renéville, Michon, Haenel) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Ravier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image du maître spirituel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses université, pp.261-272, 2019, Études des faits religieux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses université, pp.261-272, 2019, Études des faits religieux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du spirituel et du sacré en art. Quelques réflexions autour de « la querelle de l’Art sacré » dans les années 1950 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Sofiane Laghouati; Corentin Lahouste; Jérémy Lambert; Christophe Meurée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire lien, Autour de Myriam Watthee-Delmotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.37-41, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.37-41, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les deux corps du roi. Les mythologies d’auteur de Pierre Michon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Ève Bénoteau-Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Michon, la littérature et le sacré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Le Manuscrit, pp.113-129, 2019, Esprit des lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Le Manuscrit, pp.113-129, 2019, Esprit des lettres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Bonord; Christian Renoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François d’Assise, un poète dans la cité. Variations franciscaines en France (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-11, 2019, 978-2-406-07460-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-11, 2019, 978-2-406-07460-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystiques de l’insignifiant (Sylvie Germain, Claude Louis-Combet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Auroy, Aude Préta-de Beaufort, Jean Michel Wittmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman mystique, mystiques romanesques aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Classiques Garnier, pp.417-431, 2018, 978-2-406-06657-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit de vocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Jeannelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir, "Mémoires d’une jeune fille rangée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-224, 2018, Didact Concours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’ai le goût de l’ombre », Entretien avec David Foenkinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Boucharenc et Laurence Guellec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de l’écrivain en publicitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128, Presses universitaires de Rennes, pp.251-258, 2018, La Licorne, 978-2-7535-7403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, éd. Classiques Garnier, pp.417-431, 2018, 978-2-406-06657-6</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d’Assise anarchiste ? Politisations littéraires du saint (de 1945 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Ora, L’heure de François d’Assise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, coll. Liminaires – Passages interculturels, pp.169-185, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-224, 2018, Didact Concours</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échos de Péguy, un antimoderne pour la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix de Péguy, échos, résonances. Jérôme Roger (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.71-88, 2016, Colloques de Cerisy - Littérature, 9782812459726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, coll. Liminaires – Passages interculturels, pp.169-185, 2017</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de la Grande Guerre et spiritualité (Delteil, Cendrars, Gaudé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte et Mark O’Connor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux esthétiques et spirituels de la commémoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., coll. "Esthétique et spiritualité », pp.147-161, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.71-88, 2016, Colloques de Cerisy - Littérature, 9782812459726</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hagiographie et le reportage, un couple improbable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Boucharenc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman et reportage, rencontres croisées. Textes réunis par Myriam Boucharenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.171-184, 2015, Médiatextes, 9782842876463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E., coll. "Esthétique et spiritualité », pp.147-161, 2016</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'écriture intérieure, réponses aux questions d'Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Louis-Combet. De l'intériorité, écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, pp.27-92, 2015, 9782841373161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.171-184, 2015, Médiatextes, 9782842876463</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écrivain en figure d'absolu. À propos des écrits autobiographiques de Pierre Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte, Aude Bonord (dir.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sacré dans la littérature contemporaine : expériences et références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Peter Lang, pp.33-47, 2015, Recherches en littérature et spiritualité, 9783034320405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Millon, pp.27-92, 2015, 9782841373161</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anonymat, une mythologie de l’auteur contemporain ? (Cendrars, Dhôtel, Michon, Sylvie Germain, Louis-Combet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retour à l’auteur, Joël Loehr et Jacques Poirier (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.165-178, 2015, 9782915271867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.165-178, 2015, 9782915271867</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer [une] âme. La vie intérieure du saint, enjeux romanesques, enjeux culturels dans la littérature de l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémy Lambert et Andrée Lerousseau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'école de la vie intérieure. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME Edtions, pp.193-206, 2014, Esthétique et spiritualité III, 9782806630315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 25, Peter Lang, pp.33-47, 2015, Recherches en littérature et spiritualité, 9783034320405</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la fiction. Merveilleux hagiographique et pensée spirituelle de la littérature au XXe siècle (Joseph Delteil, Blaise Cendrars, Sylvie Germain, Pierre Michon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merveilleux et spiritualité. Myriam White- Le Goff (dir.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.171-183, 2014, Traditions &amp; croyances, 9782840509233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ″Inventer [une] âme.″ La vie intérieure du saint, enjeux romanesques, enjeux culturels dans la littérature de l’entre-deux-guerres. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétique et spiritualité III, À l’école de la vie intérieure. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E, pp.193-206, 2014, Esthétique et spiritualité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.171-183, 2014, Traditions &amp; croyances, 9782840509233</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de la conversion dans la littérature non confessionnelle (XXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson et Élisabeth Pinto-Mathieu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Conversion : textes et réalités </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire, Presses universitaires de Rennes, pp.375-385, 2014, 978-2-7535-3344-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME Edtions, pp.193-206, 2014, Esthétique et spiritualité III, 9782806630315</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures franciscaines de l'écrivain contemporain non confessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libres variations sur le sacré dans la littérature du XXe siècle. Arlette Bouloumié (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnet n°35, Presses de l'université d'Angers, pp.171-183, 2013, 9782915751529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Histoire, Presses universitaires de Rennes, pp.375-385, 2014, 978-2-7535-3344-8</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d’Arc de Joseph Delteil. La Jeanne d’Arc d’un surréaliste en sabots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amalvi, Christian; Deramond, Julie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne d'Arc entre la terre et le ciel du Midi : regards méridionaux sur la bonne Lorraine, XVe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.92-102, 2012, 978-2-35692-089-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carnet n°35, Presses de l'université d'Angers, pp.171-183, 2013, 9782915751529</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire-comme-prier&amp;quot;. Claude Louis-Combet, une pensée spirituelle de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal-Ninosque, France; Poirier, Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Louis-Combet : fluences et influences /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 905, Presses universitaires de Franche-Comté, pp.255-268, 2012, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.92-102, 2012, 978-2-35692-089-8</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéal du vol arrière. Cendrars passé présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boucharenc, Myriam; Le Quellec Cottier, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aujourd'hui Cendrars 1961-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Honoré Champion, pp.39-53, 2012, Cahiers Blaise Cendrars, 978-2-7453-2529-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503267v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01503207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hagiographie et le désir de fiction au XXe siècle. Entre esthétique, spiritualité et anthropologie</w:t>
               </w:r>
@@ -4634,51 +4634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.113.0635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.2628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373775v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26885220-109.1-4.307" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332111v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.113.0635" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02016542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>