--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -2026,277 +2026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+                <w:t xml:space="preserve">D. Damianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baydaa Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756650v1</w:t>
+                <w:t xml:space="preserve">hal-04743586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baydaa Obeid</w:t>
+                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743586v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t>
               </w:r>
@@ -2546,51 +2546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Irar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.562340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Irar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.562340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>