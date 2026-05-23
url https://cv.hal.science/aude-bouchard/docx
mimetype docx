--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t>
+                <w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miltiadis Alepidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Bouchard</w:t>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delacour</w:t>
+                <w:t xml:space="preserve">Dimitrios Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ionica</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090124v1</w:t>
+                <w:t xml:space="preserve">hal-02861584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltiadis Alepidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ionica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861584v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t>
               </w:r>
@@ -1310,302 +1310,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281762v1</w:t>
+                <w:t xml:space="preserve">hal-00394074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ag+/Na+ ion exchange diffusion on germanate glasses: Realization of single-mode waveguides at the wavelength of 1.55 µm</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated microfluidic–microoptical systems fabricated by dry etching of soda-lime glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda-Lawrence Boum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 149, pp.190-194. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (2), pp.465-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394074v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards medical diagnostic chips with monolithically integrated optics in glass substrates</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mazurczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,359 +2026,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Ionica</w:t>
+                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Damianos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t>
+              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743586v1</w:t>
+                <w:t xml:space="preserve">hal-04756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baydaa Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756650v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltiadis Alepidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2412,103 +2412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltiadis Alepidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,77 +2546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3211,51 +3211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Irar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.562340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Baccar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Irar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Grosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.562340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda-Lawrence Boum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2006-96034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jordan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Geoffray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.02.146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ9H9ZBK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bou Chakra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hannes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mansfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Mazurczyk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.11.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PN7BT26-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.08.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NCFJ9RH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krawczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC60ZCGQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Krawczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.04.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8GM8R5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillerme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Allenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillerme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Canto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01378560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209260" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gluck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>