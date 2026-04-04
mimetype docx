--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conil Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaffrezo Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conil S&#233;bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrezo Jean-Luc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>