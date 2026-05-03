--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conil Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaffrezo Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM 2.5 emissions at the national scale? Recent trends in PM 2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffault Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conil S&#233;bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrezo Jean-Luc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. De Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffault V&#233;ronique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>