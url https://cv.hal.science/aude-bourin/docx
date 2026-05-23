--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM 2.5 emissions at the national scale? Recent trends in PM 2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffault Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aude Bourin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Trejo Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of high temporal resolution automatic measurements of PM2.5 composition as an alternative to the filter-based manual method used in routine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Mcghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiko Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.120148. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique et ses effets sur la santé respiratoire en France. Document d’experts du Groupe Pathologies pulmonaires professionnelles environnementales et iatrogéniques (PAPPEI) de la Société de pneumologie de langue française (SPLF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.1150-1183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the regional contribution to PM10 pollution over northern France using two complementary approaches: Chemistry transport and trajectory-based receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des émissions polluantes se répercute-t-elle pleinement dans les retombées atmosphériques de soufre et d'azote en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of trace elements in a moss bio-monitoring data over France by accounting for source, protocol and environmental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Ilyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 590-591, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal trends of trace metal concentrations in mosses over France between 1996 and 2011: A flexible and robust method to account for heterogeneous sampling strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Witté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, pp.828-836. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04284816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des dépôts atmosphériques à l’horizon 2020-2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 92, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of emissions, air quality and atmospheric deposition in the rural spaces (forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229-230, pp.43-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted spatial and long-term trends in precipitation chemistry and deposition fluxes at rural stations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM 2.5 emissions at the national scale? Recent trends in PM 2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riffault Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and Temporal Variability of atmospheric surface Ammonia (NH3) in France, Belgium, and the Netherlands (2015 – 2023) across different land-use types: Insights from Ground-Based and combined Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background supersites in France, situation in 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and origins of atmospheric concentrations and deposits of nitrogen species in rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée scientifique du WP2 du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPER ECRIN, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National monitoring of the background impregnation of pesticides in ambient air in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a harmonized approach for atmospheric monitoring of Chemicals of Emerging Concern (CECs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMEP Task Force on Measurements and Modelling (TFMM), Nov 2023, Kjeller, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in PM2.5 and chemical component at the French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du projet MERITE-HIPPOCAMPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Secondary Inorganic aerosols in the north of France and how they may evolve in the future,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des flux de dépôt humides en HAP et métaux (hors Hg) pendant la campagne HIPPOCAMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Intermédiaire Hippocampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIO - Institut méditerranéen d'océanologie, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions of the measurement program & QA/QC of the French EMEP monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation chimique des PM2,5 : variations en lien avec la météorologie observées sur 5 stations rurales de fond françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès Français sur les Aérosols 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal PM2.5 concentrations and sources at urban, rural and remote sites in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Labex Cappa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la pollution atmosphérique à la station MERA-EMEP du Casset et études sur l’impact de l’ozone sur les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du Parc National des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERA : l’observatoire national de Mesure et d'Evaluation en zone Rurale de la pollution Atmosphérique à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique longue-distance : 27 ans de mesures dans les Ecrins, quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d’information du Parc national des Ecrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Le Monêtier-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition measurements in France from EMEP and ICP Forest programs : Assessment of trends and ecosystem impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rizzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Task Force on Measurements and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Geneva, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential sources of PM10 impacting the Hauts-de-France region over a 5-year period (2009-2013) identified by receptor modeling: Influence of precipitation, air mass altitude, length of backward trajectories and the use of a weighting function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux résultats : étude de tendances (ozone et précurseur; dépôts et impacts sur les écosystèmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of potential source areas of PM10 in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Pulmonary Bioaccessibility of Trace Elements in Atmospheric Fine and Ultrafine Particles Near an Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Local and Remote Sources Areas of PM10 In Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAR 33nd Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de régression pour données censurées de retombées atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roustant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences et Techniques de l'Information et de la Communication Pour l'Environnement STIC &amp; Environnement 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Etienne, France. p. 71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00699630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in north western Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of atmospheric NH3 concentrations in northwestern Europe from in situ and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Katoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Shephard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ammonia in-situ long-term monitoring: review worldwide strategies and recommendations for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. 2023, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Bănaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbures Aromatiques Polycycliques (HAPs) et éléments traces métalliques (ETMs) dans les dépôts atmosphériques le long d'un transect Nord-Sud en Méditerranée (campagne Hippocampe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med2020 : Conférence internationale virtuelle « Méditerranée : L’expertise scientifique pour les décideurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing PM2.5 levels in periurban, rural and remote sites in North of France: from local to transported sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 Chemical Speciation: Long-term Trends and Climatology Observed at 5 French Background Monitoring Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg ( Virtual Congress ), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate the potential transport of pollution to provide meaningful information in chemistry-transport modelling of aerosols in the Hauts-de-France area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du projet Climibio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sources de PM10 impliquées dans les dépassements de la valeur limite journalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme des concentrations massiques en PM2,5 et PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution sur le long terme de la composition chimique des PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport d'évaluation du site potentiel de mesure de Kergoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l'air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tendances nationales en matière de qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de mesureS des retombEeS AtMosphériquEs en France (SESAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe; Institut Mines Télécom; Université de Lille, Center for Energy and Environment. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station rurale du Montfranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. De Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffault V&#233;ronique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mcghee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Annesi-Maesano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.10.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Potier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2019.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Crois&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Ilyin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.240" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04284816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.10.065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWJQBJK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crois&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. De Brito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffault V&#233;ronique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Katoch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shephard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Desboeufs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fronval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251299v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224202v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00699630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255523v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Shephard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2847" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s F&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Debevec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04252144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466527v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>