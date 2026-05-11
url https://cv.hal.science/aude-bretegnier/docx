--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -1210,279 +1210,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer les imaginaires plurilingues pour interroger le sens et les enjeux situés de problématiques de minorisation sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Tending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales. Rapports complexes aux langues dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 147-163, 2020, Collection « Sprache, Identität, Kultur »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques co-éducatives plurilingues innovantes : regards d’acteurs sur leur expérience et perspectives pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediçoes Makunaima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Ana Adelina Lôpo Ramos e Rogério Lima (coord.), Mobilidades linguistico-culturais: reflexões epistemicas para o ensino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.78-103, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Insécurité linguistique’, ‘conflictualité relationnelle aux langues’ : cheminement, propositions, vers une sociolinguistique du sujet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentin Feussi &amp; Joanna Lorilleux, (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales. Rapports complexes aux langues dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 147-163, 2020, Collection « Sprache, Identität, Kultur »</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.33-48, 2020, Espaces Discursifs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1569,51 +1569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des langues en relations dans la formation linguistique des adultes en insertion : quels enjeux ? quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine JEOFFRION &amp; Marie-Françoise NARCY-COMBES (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie 3, Chapitre 10, 2017</w:t>
@@ -2014,50 +2014,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2083,165 +2191,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bigot, Violaine ; Bretegnier, Aude; Vasseur, Marité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.3-6, 2013, 9782813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472465v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation linguistique des adultes : Vers une didactique des langues en relations</w:t>
               </w:r>
@@ -4692,191 +4692,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversement internationaux, diversement francophones… n’est pas forcément en insécurité linguistique qui l’on croit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation et francophonies universitaires. Entre enjeux géopolitiques et parcours singuliers : diversité des réceptions et circulations des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR 4428 Dynadiv, Université de Tours ; UR 1339 LiLPa, Université de Strasbourg, Nov 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Parle et je te dirai qui tu es&amp;quot;. Langues, assignations identitaires et catégorisations sociales : quelles questions vives actuelles en sociolinguistique ? », Ouverture, co-animation et synthèse de Panel international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI° Congrès international du Réseau Francophone de Sociolinguistique : Questions vives, débats et controverses, 28.05-01er juin 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain, May 2025, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203094v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05538981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F/rancophonies et diversités de l’ailleurs. Conférence plénière conclusive, « Grand témoin »</w:t>
               </w:r>
@@ -5341,103 +5341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues innovantes : regard des acteurs sur leur expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Béduneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du réseau des Programmes internationaux de recherche Nantes, Aveiro et Brasília (PICNAB), "Education et mobilités : langues, cultures, discours et individus"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5902,51 +5902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité linguistique et culturelle et cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspectos cruzados sobre a escola : França, Portugal e Brasil, de ontem a hoje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01517920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine B&#233;duneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ramdani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Abad Gervacio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poevai Lequerre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marillier Tetiana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533676v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01516389v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01517920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813004031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Etienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine B&#233;duneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Abad Gervacio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poevai Lequerre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marillier Tetiana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342895v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533676v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517778v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>